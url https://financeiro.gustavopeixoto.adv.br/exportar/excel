--- v0 (2026-05-23)
+++ v1 (2026-07-22)
@@ -473,51 +473,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K248"/>
+  <dimension ref="A1:K493"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="25" customWidth="1" min="6" max="6"/>
     <col width="25" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
@@ -616,51 +616,51 @@
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>46024</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>01/2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>PAGHIPER IP LTDA</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E3" s="3" t="n">
         <v>339.65</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="H3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>46024</v>
       </c>
       <c r="B4" t="inlineStr">
@@ -1258,51 +1258,51 @@
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>46034</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>01/2026</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>PAGBRASIL</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E17" s="3" t="n">
         <v>82.40000000000001</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Consultas/Pesquisas Cadastrais</t>
         </is>
       </c>
       <c r="H17" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>46034</v>
       </c>
       <c r="B18" t="inlineStr">
@@ -1536,51 +1536,51 @@
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>46035</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>01/2026</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>GCI CAIXA - HABITACAO</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E23" s="3" t="n">
         <v>435.11</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Habitação/Financiamento</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="H23" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>46036</v>
       </c>
       <c r="B24" t="inlineStr">
@@ -1822,96 +1822,96 @@
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>46036</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>01/2026</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Ramon Gomes da Silva</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E29" s="3" t="n">
         <v>150</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Limpeza/Diarista</t>
         </is>
       </c>
       <c r="H29" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>46036</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>01/2026</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>PIX Marketplace</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E30" s="3" t="n">
         <v>162.04</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Sistemas e Ferramentas</t>
         </is>
       </c>
       <c r="H30" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>46036</v>
       </c>
       <c r="B31" t="inlineStr">
@@ -2092,100 +2092,100 @@
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>46037</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>01/2026</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>JEZEBEL GOMES DE OLIVEIRA</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E35" s="3" t="n">
         <v>180</v>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Salário Funcionários</t>
         </is>
       </c>
       <c r="H35" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I35" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>Jezebel Gomes</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>46037</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>01/2026</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>PAGAR.ME PAGAMENTOS</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E36" s="3" t="n">
         <v>252</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Sistemas e Ferramentas</t>
         </is>
       </c>
       <c r="H36" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I36" s="3" t="n">
         <v>252</v>
       </c>
       <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>46037</v>
       </c>
       <c r="B37" t="inlineStr">
@@ -2468,51 +2468,51 @@
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>46058</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>PJBANK</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E43" s="3" t="n">
         <v>608.8</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Consultas/Pesquisas Cadastrais</t>
         </is>
       </c>
       <c r="H43" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J43" t="inlineStr"/>
       <c r="K43" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>46058</v>
       </c>
       <c r="B44" t="inlineStr">
@@ -2558,100 +2558,100 @@
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>46058</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>JEZEBEL GOMES DE OLIVEIRA</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E45" s="3" t="n">
         <v>216</v>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Salário Funcionários</t>
         </is>
       </c>
       <c r="H45" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I45" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>Jezebel Gomes</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>46058</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>JEZEBEL GOMES DE OLIVEIRA</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E46" s="3" t="n">
         <v>1135</v>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Salário Funcionários</t>
         </is>
       </c>
       <c r="H46" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I46" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>Jezebel Gomes</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="47">
@@ -2983,51 +2983,51 @@
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>46062</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>PAGBRASIL</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E54" s="3" t="n">
         <v>155.6</v>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="H54" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J54" t="inlineStr"/>
       <c r="K54" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>46062</v>
       </c>
       <c r="B55" t="inlineStr">
@@ -3130,60 +3130,60 @@
           <t>PIX TRANSF GUSTAVO</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Entrada</t>
         </is>
       </c>
       <c r="E57" s="3" t="n">
         <v>300</v>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Receitas Externas</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Pró-labore Ubatã Termas</t>
         </is>
       </c>
       <c r="H57" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I57" s="3" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Ubatã Termas Parque Hotel</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Não</t>
+          <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>46063</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Sônia de Oliveira Lima</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Entrada</t>
         </is>
       </c>
       <c r="E58" s="3" t="n">
         <v>7200</v>
       </c>
@@ -3543,51 +3543,51 @@
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>46063</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>CONNIP TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E66" s="3" t="n">
         <v>75</v>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Serviços/Manutenção</t>
         </is>
       </c>
       <c r="H66" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J66" t="inlineStr"/>
       <c r="K66" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>46063</v>
       </c>
       <c r="B67" t="inlineStr">
@@ -3678,51 +3678,51 @@
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>46063</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>CONNIP TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E69" s="3" t="n">
         <v>336.66</v>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Serviços/Manutenção</t>
         </is>
       </c>
       <c r="H69" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J69" t="inlineStr"/>
       <c r="K69" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>46063</v>
       </c>
       <c r="B70" t="inlineStr">
@@ -4128,100 +4128,100 @@
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>46063</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Marla Giovanna Reis Borge</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E79" s="3" t="n">
         <v>1000</v>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Salário Funcionários</t>
         </is>
       </c>
       <c r="H79" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I79" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>Marla Giovanna</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>46063</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>MATHEUS ARAUJO FRANCELINO</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E80" s="3" t="n">
         <v>1000</v>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Salário Funcionários</t>
         </is>
       </c>
       <c r="H80" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I80" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>Matheus Araujo</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="81">
@@ -4921,150 +4921,154 @@
           <t>PIX TRANSF GUSTAVO</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Entrada</t>
         </is>
       </c>
       <c r="E96" s="3" t="n">
         <v>150</v>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Receitas Externas</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Pró-labore Ubatã Termas</t>
         </is>
       </c>
       <c r="H96" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I96" s="3" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Ubatã Termas Parque Hotel</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>Não</t>
+          <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>46064</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>PIX TRANSF Bárbara</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E97" s="3" t="n">
         <v>150</v>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Pagamentos Familiares</t>
         </is>
       </c>
       <c r="H97" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I97" s="3" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>Bárbara Lima</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Não</t>
+          <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>46064</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>SEGURO CARTAO</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E98" s="3" t="n">
         <v>9.9</v>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Seguros/Previdência</t>
-[...2 lines deleted...]
-      <c r="G98" t="inlineStr"/>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>Taxas/Tarifas Itaú</t>
+        </is>
+      </c>
       <c r="H98" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J98" t="inlineStr"/>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Não</t>
+          <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>46065</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>UBER DO BRASIL TECNOLOGIA</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E99" s="3" t="n">
         <v>8.949999999999999</v>
       </c>
@@ -5477,60 +5481,60 @@
           <t>PIX QRS Jean Carlos</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E108" s="3" t="n">
         <v>30</v>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Vestuário/Pessoal</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Barbearia/Estética</t>
         </is>
       </c>
       <c r="H108" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I108" s="3" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>Jean Carlos</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>Não</t>
+          <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>46072</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>NR.PROC-000000000000104343920215030152</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Entrada</t>
         </is>
       </c>
       <c r="E109" s="3" t="n">
         <v>4407.89</v>
       </c>
@@ -5566,102 +5570,110 @@
         <v>46072</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>PIX QRS IFOOD.COM A</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E110" s="3" t="n">
         <v>53.88</v>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Alimentação</t>
         </is>
       </c>
-      <c r="G110" t="inlineStr"/>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
       <c r="H110" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I110" s="3" t="n">
         <v>53.88</v>
       </c>
       <c r="J110" t="inlineStr"/>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Não</t>
+          <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>46072</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>PIX QRS IFOOD.COM A</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E111" s="3" t="n">
         <v>60.68</v>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Alimentação</t>
         </is>
       </c>
-      <c r="G111" t="inlineStr"/>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
       <c r="H111" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I111" s="3" t="n">
         <v>60.68</v>
       </c>
       <c r="J111" t="inlineStr"/>
       <c r="K111" t="inlineStr">
         <is>
-          <t>Não</t>
+          <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>46073</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>POSTO SANTA BEATRIZ</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E112" s="3" t="n">
         <v>287.09</v>
       </c>
@@ -5739,51 +5751,51 @@
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>46073</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>TECHLEGAL</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E114" s="3" t="n">
         <v>267.3</v>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Consultas/Pesquisas Cadastrais</t>
         </is>
       </c>
       <c r="H114" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J114" t="inlineStr"/>
       <c r="K114" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>46073</v>
       </c>
       <c r="B115" t="inlineStr">
@@ -5968,51 +5980,51 @@
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>46073</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Ramon Gomes da Silva</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E119" s="3" t="n">
         <v>150</v>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Limpeza/Diarista</t>
         </is>
       </c>
       <c r="H119" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J119" t="inlineStr"/>
       <c r="K119" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>46073</v>
       </c>
       <c r="B120" t="inlineStr">
@@ -6058,51 +6070,51 @@
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>46073</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>MATHEUS ARAUJO FRANCELINO</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E121" s="3" t="n">
         <v>27.85</v>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Salário Funcionários</t>
         </is>
       </c>
       <c r="H121" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J121" t="inlineStr"/>
       <c r="K121" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>46073</v>
       </c>
       <c r="B122" t="inlineStr">
@@ -6171,5725 +6183,16858 @@
       <c r="F123" t="inlineStr">
         <is>
           <t>Seguros/Previdência</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Seguro RC Profissional</t>
         </is>
       </c>
       <c r="H123" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J123" t="inlineStr"/>
       <c r="K123" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
-        <v>46076</v>
+        <v>46075</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>GUILHERME ALME</t>
+          <t>ADOBE *ADOBE DUBLIN</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E124" s="3" t="n">
-        <v>950</v>
+        <v>108.12</v>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Contribuição Sócios</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Contribuição Mensal Sócio</t>
+          <t>Sistemas e Ferramentas</t>
         </is>
       </c>
       <c r="H124" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I124" s="3" t="n">
-        <v>950</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J124" t="inlineStr"/>
       <c r="K124" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>46076</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>MP *BOULEVARD</t>
+          <t>GUILHERME ALME</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E125" s="3" t="n">
-        <v>125</v>
+        <v>950</v>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Vestuário/Pessoal</t>
+          <t>Contribuição Sócios</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Barbearia/Estética</t>
+          <t>Contribuição Mensal Sócio</t>
         </is>
       </c>
       <c r="H125" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I125" s="3" t="n">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="J125" t="inlineStr"/>
+        <v>950</v>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>Guilherme Almeida</t>
+        </is>
+      </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>46076</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>DROGASIL2689</t>
+          <t>MP *BOULEVARD</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E126" s="3" t="n">
-        <v>178.72</v>
+        <v>125</v>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Saúde</t>
+          <t>Vestuário/Pessoal</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Farmácia</t>
+          <t>Barbearia/Estética</t>
         </is>
       </c>
       <c r="H126" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I126" s="3" t="n">
-        <v>178.72</v>
+        <v>125</v>
       </c>
       <c r="J126" t="inlineStr"/>
       <c r="K126" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>46076</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Osenvaldo da Silva</t>
+          <t>DROGASIL2689</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E127" s="3" t="n">
-        <v>330</v>
+        <v>178.72</v>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Saúde</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Serviços/Manutenção</t>
+          <t>Farmácia</t>
         </is>
       </c>
       <c r="H127" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I127" s="3" t="n">
-        <v>0</v>
+        <v>178.72</v>
       </c>
       <c r="J127" t="inlineStr"/>
       <c r="K127" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>46076</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>BARBARA SILVA LIMA</t>
+          <t>Osenvaldo da Silva</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E128" s="3" t="n">
-        <v>600</v>
+        <v>330</v>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Pessoal/Funcionários</t>
+          <t>Escritório/Infra</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Pagamentos Familiares</t>
+          <t>Serviços/Manutenção</t>
         </is>
       </c>
       <c r="H128" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I128" s="3" t="n">
-        <v>600</v>
+        <v>0</v>
       </c>
       <c r="J128" t="inlineStr"/>
       <c r="K128" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>46076</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Tar. agrupadas - ocorrencia 23/02/2026</t>
+          <t>BARBARA SILVA LIMA</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E129" s="3" t="n">
-        <v>3.26</v>
+        <v>600</v>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Tarifas Bancárias</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Banco do Brasil</t>
+          <t>Pagamentos Familiares</t>
         </is>
       </c>
       <c r="H129" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I129" s="3" t="n">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="J129" t="inlineStr"/>
       <c r="K129" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>46076</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>PIX QRS GUSTAVO P L</t>
+          <t>Tar. agrupadas - ocorrencia 23/02/2026</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E130" s="3" t="n">
-        <v>600</v>
+        <v>3.26</v>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Receitas Externas</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Pró-labore Ubatã Termas</t>
+          <t>Banco do Brasil</t>
         </is>
       </c>
       <c r="H130" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I130" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="J130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J130" t="inlineStr"/>
       <c r="K130" t="inlineStr">
         <is>
-          <t>Não</t>
+          <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
-        <v>46077</v>
+        <v>46076</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>FARM NACIONAL LJ 25</t>
+          <t>PIX QRS GUSTAVO P L</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E131" s="3" t="n">
-        <v>344.54</v>
+        <v>600</v>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Saúde</t>
+          <t>Receitas Externas</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Farmácia</t>
+          <t>Pró-labore Ubatã Termas</t>
         </is>
       </c>
       <c r="H131" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I131" s="3" t="n">
-        <v>344.54</v>
-[...1 lines deleted...]
-      <c r="J131" t="inlineStr"/>
+        <v>600</v>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
-        <v>46077</v>
+        <v>46076</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>PARAFUSO E CIA</t>
+          <t>IOF - COMPRA NO EXTERIOR</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E132" s="3" t="n">
-        <v>149</v>
+        <v>3.78</v>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Manutenção</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Material de Manutenção</t>
+          <t>IOF</t>
         </is>
       </c>
       <c r="H132" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I132" s="3" t="n">
-        <v>149</v>
+        <v>0</v>
       </c>
       <c r="J132" t="inlineStr"/>
       <c r="K132" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>46077</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>PIX Marketplace</t>
+          <t>FARM NACIONAL LJ 25</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E133" s="3" t="n">
-        <v>235.43</v>
+        <v>344.54</v>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Saúde</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Consultas/Pesquisas Cadastrais</t>
+          <t>Farmácia</t>
         </is>
       </c>
       <c r="H133" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I133" s="3" t="n">
-        <v>0</v>
+        <v>344.54</v>
       </c>
       <c r="J133" t="inlineStr"/>
       <c r="K133" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
         <v>46077</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>PIX QRS IFOOD.COM A</t>
+          <t>PARAFUSO E CIA</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E134" s="3" t="n">
-        <v>134.89</v>
+        <v>149</v>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Alimentação</t>
-[...2 lines deleted...]
-      <c r="G134" t="inlineStr"/>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>Material de Manutenção</t>
+        </is>
+      </c>
       <c r="H134" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I134" s="3" t="n">
-        <v>134.89</v>
+        <v>149</v>
       </c>
       <c r="J134" t="inlineStr"/>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Não</t>
+          <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
         <v>46077</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>PIX QRS BORJI &amp; CO</t>
+          <t>PIX Marketplace</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E135" s="3" t="n">
-        <v>246.96</v>
+        <v>235.43</v>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Vestuário/Pessoal</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Cosméticos/Perfumaria</t>
+          <t>Consultas/Pesquisas Cadastrais</t>
         </is>
       </c>
       <c r="H135" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I135" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="J135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J135" t="inlineStr"/>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Não</t>
+          <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
-        <v>46078</v>
+        <v>46077</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>IMOVAN IMOVEIS - Caução aluguel Bárbara</t>
+          <t>PIX QRS IFOOD.COM A</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E136" s="3" t="n">
-        <v>5550</v>
+        <v>134.89</v>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Pessoal/Funcionários</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Pagamentos Familiares</t>
+          <t>Delivery/iFood</t>
         </is>
       </c>
       <c r="H136" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I136" s="3" t="n">
-        <v>5550</v>
-[...5 lines deleted...]
-      </c>
+        <v>134.89</v>
+      </c>
+      <c r="J136" t="inlineStr"/>
       <c r="K136" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
-        <v>46078</v>
+        <v>46077</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Tar. agrupadas - ocorrencia 25/02/2026</t>
+          <t>PIX QRS BORJI &amp; CO</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E137" s="3" t="n">
-        <v>10</v>
+        <v>246.96</v>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Tarifas Bancárias</t>
-[...2 lines deleted...]
-      <c r="G137" t="inlineStr"/>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
       <c r="H137" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I137" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J137" t="inlineStr"/>
+        <v>246.96</v>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Borji &amp; Co</t>
+        </is>
+      </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
         <v>46078</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>PIX TRANSF Bárbara</t>
+          <t>IMOVAN IMOVEIS - Caução aluguel Bárbara</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E138" s="3" t="n">
-        <v>80</v>
+        <v>5550</v>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Pagamentos Familiares</t>
         </is>
       </c>
       <c r="H138" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I138" s="3" t="n">
-        <v>80</v>
+        <v>5550</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Bpárbara Silva Lima</t>
+          <t>Bárbara Silva Lima</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
-        <v>46079</v>
+        <v>46078</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>IFD*63.711.637 WELLI</t>
+          <t>Tar. agrupadas - ocorrencia 25/02/2026</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E139" s="3" t="n">
-        <v>51.88</v>
+        <v>10</v>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Alimentação</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr"/>
       <c r="H139" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I139" s="3" t="n">
-        <v>51.88</v>
+        <v>0</v>
       </c>
       <c r="J139" t="inlineStr"/>
       <c r="K139" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
-        <v>46079</v>
+        <v>46078</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>MP *BOULEVARD</t>
+          <t>PIX TRANSF Bárbara</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E140" s="3" t="n">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Vestuário/Pessoal</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Barbearia/Estética</t>
+          <t>Pagamentos Familiares</t>
         </is>
       </c>
       <c r="H140" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I140" s="3" t="n">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J140" t="inlineStr"/>
+        <v>80</v>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Bpárbara Silva Lima</t>
+        </is>
+      </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
         <v>46079</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>ZEBU CARNES SUPERM</t>
+          <t>IFD*63.711.637 WELLI</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E141" s="3" t="n">
-        <v>77.93000000000001</v>
+        <v>51.88</v>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Alimentação</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Supermercado/Mercearia</t>
+          <t>Delivery/iFood</t>
         </is>
       </c>
       <c r="H141" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I141" s="3" t="n">
-        <v>77.93000000000001</v>
+        <v>51.88</v>
       </c>
       <c r="J141" t="inlineStr"/>
       <c r="K141" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
         <v>46079</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>HOTMART</t>
+          <t>MP *BOULEVARD</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E142" s="3" t="n">
-        <v>19.9</v>
+        <v>31</v>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Educação/Capacitação</t>
+          <t>Vestuário/Pessoal</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Cursos Online</t>
+          <t>Barbearia/Estética</t>
         </is>
       </c>
       <c r="H142" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I142" s="3" t="n">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="J142" t="inlineStr"/>
       <c r="K142" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
-        <v>46080</v>
+        <v>46079</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>IFD*IFOOD CLUB</t>
+          <t>ZEBU CARNES SUPERM</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E143" s="3" t="n">
-        <v>7.95</v>
+        <v>77.93000000000001</v>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Alimentação</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Delivery/iFood</t>
+          <t>Supermercado/Mercearia</t>
         </is>
       </c>
       <c r="H143" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I143" s="3" t="n">
-        <v>7.95</v>
+        <v>77.93000000000001</v>
       </c>
       <c r="J143" t="inlineStr"/>
       <c r="K143" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
-        <v>46083</v>
+        <v>46079</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>03/2026</t>
+          <t>02/2026</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>IFD*M&amp;M COMERCIO DE</t>
+          <t>HOTMART</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E144" s="3" t="n">
-        <v>66.26000000000001</v>
+        <v>19.9</v>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Educação/Capacitação</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Delivery/iFood</t>
+          <t>Cursos Online</t>
         </is>
       </c>
       <c r="H144" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I144" s="3" t="n">
-        <v>66.26000000000001</v>
+        <v>0</v>
       </c>
       <c r="J144" t="inlineStr"/>
       <c r="K144" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
-        <v>46083</v>
+        <v>46080</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>03/2026</t>
+          <t>02/2026</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>SUPERMERCADOS ABC LO</t>
+          <t>IFD*IFOOD CLUB</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E145" s="3" t="n">
-        <v>218.94</v>
+        <v>7.95</v>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Alimentação</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Supermercado/Mercearia</t>
+          <t>Delivery/iFood</t>
         </is>
       </c>
       <c r="H145" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I145" s="3" t="n">
-        <v>218.94</v>
+        <v>7.95</v>
       </c>
       <c r="J145" t="inlineStr"/>
       <c r="K145" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
-        <v>46083</v>
+        <v>46080</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>03/2026</t>
+          <t>02/2026</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>KIWIFY</t>
+          <t>PG *JUSBRASIL SALVADOR</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E146" s="3" t="n">
-        <v>97</v>
+        <v>315.6</v>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Educação/Capacitação</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Cursos Online</t>
+          <t>Sistemas de IA</t>
         </is>
       </c>
       <c r="H146" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J146" t="inlineStr"/>
       <c r="K146" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
-        <v>46084</v>
+        <v>46081</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>03/2026</t>
+          <t>02/2026</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>ZEBU CARNES SUPERM</t>
+          <t>MEETGEEK.AI BUZAU</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E147" s="3" t="n">
-        <v>64.95</v>
+        <v>146.21</v>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Supermercado/Mercearia</t>
+          <t>Sistemas de IA</t>
         </is>
       </c>
       <c r="H147" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I147" s="3" t="n">
-        <v>64.95</v>
+        <v>0</v>
       </c>
       <c r="J147" t="inlineStr"/>
       <c r="K147" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
-        <v>46084</v>
+        <v>46082</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>CREDLOCALIZA SERVICOS DE</t>
+          <t>Google Workspace_gustavSAO PAULO</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E148" s="3" t="n">
-        <v>268.42</v>
+        <v>686</v>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Consultas/Pesquisas Cadastrais</t>
+          <t>Serviços/Manutenção</t>
         </is>
       </c>
       <c r="H148" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J148" t="inlineStr"/>
       <c r="K148" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
-        <v>46084</v>
+        <v>46083</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>PIX Marketplace</t>
+          <t>IFD*M&amp;M COMERCIO DE</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E149" s="3" t="n">
-        <v>48.87</v>
+        <v>66.26000000000001</v>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Registro/Cartório</t>
+          <t>Delivery/iFood</t>
         </is>
       </c>
       <c r="H149" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I149" s="3" t="n">
-        <v>0</v>
+        <v>66.26000000000001</v>
       </c>
       <c r="J149" t="inlineStr"/>
       <c r="K149" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
-        <v>46084</v>
+        <v>46083</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>PIX QRS UBATA TERMA</t>
+          <t>SUPERMERCADOS ABC LO</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E150" s="3" t="n">
-        <v>300</v>
+        <v>218.94</v>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Receitas Externas</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Pró-labore Ubatã Termas</t>
+          <t>Supermercado/Mercearia</t>
         </is>
       </c>
       <c r="H150" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I150" s="3" t="n">
-        <v>300</v>
-[...5 lines deleted...]
-      </c>
+        <v>218.94</v>
+      </c>
+      <c r="J150" t="inlineStr"/>
       <c r="K150" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
-        <v>46084</v>
+        <v>46083</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>PAY VILLE</t>
+          <t>KIWIFY</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E151" s="3" t="n">
-        <v>334.72</v>
+        <v>97</v>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Educação/Capacitação</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Restaurante/Lanche</t>
+          <t>Cursos Online</t>
         </is>
       </c>
       <c r="H151" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I151" s="3" t="n">
-        <v>334.72</v>
+        <v>0</v>
       </c>
       <c r="J151" t="inlineStr"/>
       <c r="K151" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
-        <v>46084</v>
+        <v>46083</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>PIX QRS PIX Marketp</t>
+          <t>IOF - COMPRA NO EXTERIOR</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E152" s="3" t="n">
-        <v>50.99</v>
+        <v>5.11</v>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Delivery/iFood</t>
+          <t>IOF</t>
         </is>
       </c>
       <c r="H152" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I152" s="3" t="n">
-        <v>50.99</v>
+        <v>0</v>
       </c>
       <c r="J152" t="inlineStr"/>
       <c r="K152" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
-        <v>46085</v>
+        <v>46084</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>PIX QRS BAOBA PARTI</t>
+          <t>ZEBU CARNES SUPERM</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E153" s="3" t="n">
-        <v>800</v>
+        <v>64.95</v>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Receitas Externas</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Pró-labore Ubatã Termas</t>
+          <t>Supermercado/Mercearia</t>
         </is>
       </c>
       <c r="H153" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I153" s="3" t="n">
-        <v>800</v>
-[...5 lines deleted...]
-      </c>
+        <v>64.95</v>
+      </c>
+      <c r="J153" t="inlineStr"/>
       <c r="K153" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
-        <v>46085</v>
+        <v>46084</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>PAY MP B</t>
+          <t>CREDLOCALIZA SERVICOS DE</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E154" s="3" t="n">
-        <v>45</v>
+        <v>268.42</v>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Pessoal/Funcionários</t>
+          <t>Escritório/Infra</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Retirada Pessoal/Saque</t>
+          <t>Consultas/Pesquisas Cadastrais</t>
         </is>
       </c>
       <c r="H154" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I154" s="3" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="J154" t="inlineStr"/>
       <c r="K154" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
-        <v>46085</v>
+        <v>46084</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>PIX QRS PEX</t>
+          <t>PIX Marketplace</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E155" s="3" t="n">
-        <v>22.03</v>
+        <v>48.87</v>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Pessoal/Funcionários</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Retirada Pessoal/Saque</t>
+          <t>Registro/Cartório</t>
         </is>
       </c>
       <c r="H155" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I155" s="3" t="n">
-        <v>22.03</v>
+        <v>0</v>
       </c>
       <c r="J155" t="inlineStr"/>
       <c r="K155" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
-        <v>46085</v>
+        <v>46084</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>PIX TRANSF Ramon G</t>
+          <t>PIX QRS UBATA TERMA</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E156" s="3" t="n">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Receitas Externas</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Limpeza/Diarista</t>
+          <t>Pró-labore Ubatã Termas</t>
         </is>
       </c>
       <c r="H156" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I156" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J156" t="inlineStr"/>
+        <v>300</v>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Ubatã Termas</t>
+        </is>
+      </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
-        <v>46086</v>
+        <v>46084</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>PIX QRS ONR</t>
+          <t>PAY VILLE</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E157" s="3" t="n">
-        <v>63.83</v>
+        <v>334.72</v>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Registro/Cartório</t>
+          <t>Restaurante/Lanche</t>
         </is>
       </c>
       <c r="H157" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I157" s="3" t="n">
-        <v>0</v>
+        <v>334.72</v>
       </c>
       <c r="J157" t="inlineStr"/>
       <c r="K157" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
-        <v>46086</v>
+        <v>46084</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>PIX QRS PJBANK</t>
+          <t>PIX QRS PIX Marketp</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E158" s="3" t="n">
-        <v>608.8</v>
+        <v>50.99</v>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Roupas</t>
+          <t>Delivery/iFood</t>
         </is>
       </c>
       <c r="H158" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I158" s="3" t="n">
-        <v>608.8</v>
+        <v>50.99</v>
       </c>
       <c r="J158" t="inlineStr"/>
       <c r="K158" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
-        <v>46087</v>
+        <v>46084</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>AMANDA DE R</t>
+          <t>DM*Dropbox6V538F SAO PAULO</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E159" s="3" t="n">
-        <v>500</v>
+        <v>99.31</v>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Honorários</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Clientes</t>
+          <t>Serviços/Manutenção</t>
         </is>
       </c>
       <c r="H159" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I159" s="3" t="n">
-        <v>500</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J159" t="inlineStr"/>
       <c r="K159" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
-        <v>46087</v>
+        <v>46084</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>PIX QRS PRO INTERME</t>
+          <t>DM*Dropbox9DY2C7 SAO PAULO</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E160" s="3" t="n">
-        <v>45</v>
+        <v>199.07</v>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Delivery/iFood</t>
+          <t>Sistemas de IA</t>
         </is>
       </c>
       <c r="H160" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I160" s="3" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="J160" t="inlineStr"/>
       <c r="K160" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
-        <v>46087</v>
+        <v>46085</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>PIX QRS BAOBA PARTI</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Entrada</t>
         </is>
       </c>
       <c r="E161" s="3" t="n">
-        <v>500</v>
+        <v>800</v>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Receitas Externas</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Pró-labore Ubatã Termas</t>
         </is>
       </c>
       <c r="H161" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I161" s="3" t="n">
-        <v>500</v>
+        <v>800</v>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>Ubatã Termas Parque Hotel</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
-        <v>46087</v>
+        <v>46085</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>PIX TRANSF MATHEUS</t>
+          <t>PAY MP B</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E162" s="3" t="n">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Salário Funcionários</t>
+          <t>Retirada Pessoal/Saque</t>
         </is>
       </c>
       <c r="H162" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I162" s="3" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="J162" t="inlineStr"/>
       <c r="K162" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
-        <v>46090</v>
+        <v>46085</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>MERCADO PAGO - Estorno devolução</t>
+          <t>PIX QRS PEX</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E163" s="3" t="n">
-        <v>48.87</v>
+        <v>22.03</v>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Receitas Externas</t>
-[...2 lines deleted...]
-      <c r="G163" t="inlineStr"/>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Retirada Pessoal/Saque</t>
+        </is>
+      </c>
       <c r="H163" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I163" s="3" t="n">
-        <v>0</v>
+        <v>22.03</v>
       </c>
       <c r="J163" t="inlineStr"/>
       <c r="K163" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
-        <v>46090</v>
+        <v>46085</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Sônia de Oliveira Lima</t>
+          <t>PIX TRANSF Ramon G</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E164" s="3" t="n">
-        <v>6000</v>
+        <v>150</v>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Empréstimos</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Sônia de Oliveira Lima</t>
+          <t>Limpeza/Diarista</t>
         </is>
       </c>
       <c r="H164" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I164" s="3" t="n">
-        <v>6000</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J164" t="inlineStr"/>
       <c r="K164" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
-        <v>46090</v>
+        <v>46086</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>LAQUILA COMPANY</t>
+          <t>PIX QRS ONR</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E165" s="3" t="n">
-        <v>1458.83</v>
+        <v>63.83</v>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Escritório/Infra</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Marketing/Publicidade</t>
+          <t>Registro/Cartório</t>
         </is>
       </c>
       <c r="H165" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J165" t="inlineStr"/>
       <c r="K165" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
-        <v>46090</v>
+        <v>46086</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>ALEXANDRE BALDUINO</t>
+          <t>PIX QRS PJBANK</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E166" s="3" t="n">
-        <v>250</v>
+        <v>608.8</v>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Manutenção</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Serviço de Manutenção</t>
+          <t>Roupas</t>
         </is>
       </c>
       <c r="H166" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I166" s="3" t="n">
-        <v>0</v>
+        <v>608.8</v>
       </c>
       <c r="J166" t="inlineStr"/>
       <c r="K166" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
-        <v>46090</v>
+        <v>46087</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>JEZEBEL GOMES DE OLIVEIRA</t>
+          <t>AMANDA DE R</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E167" s="3" t="n">
-        <v>1707.82</v>
+        <v>500</v>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Honorários</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Salário Funcionários</t>
+          <t>Clientes</t>
         </is>
       </c>
       <c r="H167" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I167" s="3" t="n">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>Jezebel Gomes</t>
+          <t>GUSTAVO PEIXOTO LIMA</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
-        <v>46090</v>
+        <v>46087</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>JEZEBEL GOMES DE OLIVEIRA</t>
+          <t>PIX QRS PRO INTERME</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E168" s="3" t="n">
-        <v>252</v>
+        <v>45</v>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Salário Funcionários</t>
+          <t>Delivery/iFood</t>
         </is>
       </c>
       <c r="H168" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I168" s="3" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="J168" t="inlineStr"/>
       <c r="K168" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
-        <v>46090</v>
+        <v>46087</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Marla Giovanna Reis Borge</t>
+          <t>PIX QRS BAOBA PARTI</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E169" s="3" t="n">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Receitas Externas</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Salário Funcionários</t>
+          <t>Pró-labore Ubatã Termas</t>
         </is>
       </c>
       <c r="H169" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I169" s="3" t="n">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Marla Giovanna</t>
+          <t>Ubatã Termas Parque Hotel</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
-        <v>46090</v>
+        <v>46087</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>MATHEUS ARAUJO FRANCELINO</t>
+          <t>PIX TRANSF MATHEUS</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E170" s="3" t="n">
-        <v>1000</v>
+        <v>30</v>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Salário Funcionários</t>
         </is>
       </c>
       <c r="H170" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I170" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>Matheus Araujo</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
-        <v>46090</v>
+        <v>46088</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Tar. agrupadas - ocorrencia 09/03/2026</t>
+          <t>WWW.PERPLEXITY.AI WWW.PERPLEXIT</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E171" s="3" t="n">
-        <v>42.29</v>
+        <v>109.99</v>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Tarifas Bancárias</t>
-[...2 lines deleted...]
-      <c r="G171" t="inlineStr"/>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
       <c r="H171" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J171" t="inlineStr"/>
       <c r="K171" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
         <v>46090</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>PAY MP B</t>
+          <t>MERCADO PAGO - Estorno devolução</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E172" s="3" t="n">
-        <v>31</v>
+        <v>48.87</v>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Vestuário/Pessoal</t>
-[...6 lines deleted...]
-      </c>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr"/>
       <c r="H172" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I172" s="3" t="n">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="J172" t="inlineStr"/>
       <c r="K172" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
-        <v>46091</v>
+        <v>46090</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>RAFAEL RESE</t>
+          <t>Sônia de Oliveira Lima</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Entrada</t>
         </is>
       </c>
       <c r="E173" s="3" t="n">
-        <v>2000</v>
+        <v>6000</v>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Honorários</t>
+          <t>Empréstimos</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Clientes</t>
+          <t>Sônia de Oliveira Lima</t>
         </is>
       </c>
       <c r="H173" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I173" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J173" t="inlineStr"/>
+        <v>6000</v>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
       <c r="K173" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
-        <v>46091</v>
+        <v>46090</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>IFD*HORIZONTE RESTAU</t>
+          <t>LAQUILA COMPANY</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E174" s="3" t="n">
-        <v>34.33</v>
+        <v>1458.83</v>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Alimentação</t>
-[...2 lines deleted...]
-      <c r="G174" t="inlineStr"/>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
       <c r="H174" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I174" s="3" t="n">
-        <v>34.33</v>
+        <v>0</v>
       </c>
       <c r="J174" t="inlineStr"/>
       <c r="K174" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
-        <v>46091</v>
+        <v>46090</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Silvânia Flávio Bernardes</t>
+          <t>ALEXANDRE BALDUINO</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E175" s="3" t="n">
-        <v>600</v>
+        <v>250</v>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Repasses/Trânsito</t>
+          <t>Manutenção</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Repasse Cliente</t>
+          <t>Serviço de Manutenção</t>
         </is>
       </c>
       <c r="H175" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J175" t="inlineStr"/>
       <c r="K175" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
-        <v>46091</v>
+        <v>46090</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>PAULO CESAR IOZZI DE FREI</t>
+          <t>JEZEBEL GOMES DE OLIVEIRA</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E176" s="3" t="n">
-        <v>110.27</v>
+        <v>1707.82</v>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Repasses/Trânsito</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Repasse Terceiros</t>
+          <t>Salário Funcionários</t>
         </is>
       </c>
       <c r="H176" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I176" s="3" t="n">
-        <v>110.27</v>
+        <v>0</v>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Paulo Iozzi</t>
+          <t>Jezebel Gomes</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
-        <v>46091</v>
+        <v>46090</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Cobrança referente 10/03/2026</t>
+          <t>JEZEBEL GOMES DE OLIVEIRA</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E177" s="3" t="n">
-        <v>139.2</v>
+        <v>252</v>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Telecom</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Telefonia</t>
+          <t>Salário Funcionários</t>
         </is>
       </c>
       <c r="H177" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I177" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="J177" t="inlineStr"/>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Jezebel Gomes</t>
+        </is>
+      </c>
       <c r="K177" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
-        <v>46091</v>
+        <v>46090</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Tar. agrupadas - ocorrencia 10/03/2026</t>
+          <t>Marla Giovanna Reis Borge</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E178" s="3" t="n">
-        <v>7.03</v>
+        <v>1000</v>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Tarifas Bancárias</t>
-[...2 lines deleted...]
-      <c r="G178" t="inlineStr"/>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Salário Funcionários</t>
+        </is>
+      </c>
       <c r="H178" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I178" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="J178" t="inlineStr"/>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Marla Giovanna</t>
+        </is>
+      </c>
       <c r="K178" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
-        <v>46091</v>
+        <v>46090</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>RDC FERIAS</t>
+          <t>MATHEUS ARAUJO FRANCELINO</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E179" s="3" t="n">
-        <v>319.9</v>
+        <v>1000</v>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Seguros/Previdência</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Plano de Férias/RDC</t>
+          <t>Salário Funcionários</t>
         </is>
       </c>
       <c r="H179" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I179" s="3" t="n">
-        <v>319.9</v>
-[...1 lines deleted...]
-      <c r="J179" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Matheus Araujo</t>
+        </is>
+      </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
-        <v>46091</v>
+        <v>46090</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>PIX QRS CODAU</t>
+          <t>Tar. agrupadas - ocorrencia 09/03/2026</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E180" s="3" t="n">
-        <v>93.75</v>
+        <v>42.29</v>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Utilidades</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr"/>
       <c r="H180" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I180" s="3" t="n">
-        <v>93.75</v>
+        <v>0</v>
       </c>
       <c r="J180" t="inlineStr"/>
       <c r="K180" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
-        <v>46091</v>
+        <v>46090</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>PIX QRS ESTADO DE M</t>
+          <t>PAY MP B</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E181" s="3" t="n">
-        <v>35.62</v>
+        <v>31</v>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Vestuário/Pessoal</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Delivery/iFood</t>
+          <t>Barbearia/Estética</t>
         </is>
       </c>
       <c r="H181" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I181" s="3" t="n">
-        <v>35.62</v>
+        <v>31</v>
       </c>
       <c r="J181" t="inlineStr"/>
       <c r="K181" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
-        <v>46091</v>
+        <v>46090</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>PAG BOLETO LIV PLANOS FUNERARIOS UBERAB</t>
+          <t>IOF - COMPRA NO EXTERIOR</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E182" s="3" t="n">
-        <v>129.5</v>
+        <v>3.84</v>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Seguros/Previdência</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Plano Funerário</t>
+          <t>IOF</t>
         </is>
       </c>
       <c r="H182" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I182" s="3" t="n">
-        <v>129.5</v>
+        <v>0</v>
       </c>
       <c r="J182" t="inlineStr"/>
       <c r="K182" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
-        <v>46092</v>
+        <v>46090</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Leila Donizetti Severino</t>
+          <t>ASAAS*SABIO A PARC 01/03 Florianopoli</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E183" s="3" t="n">
-        <v>1000</v>
+        <v>557.9</v>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Doméstico/Casa</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Salário/Pagamento</t>
+          <t>Sistemas de IA</t>
         </is>
       </c>
       <c r="H183" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I183" s="3" t="n">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="J183" t="inlineStr"/>
       <c r="K183" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
-        <v>46092</v>
+        <v>46090</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Silvânia Flávio Bernardes</t>
+          <t>Empréstimo Sônia de Oliveira Lima – fatura ,arço 01</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E184" s="3" t="n">
-        <v>400</v>
+        <v>2234.93</v>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Repasses/Trânsito</t>
-[...6 lines deleted...]
-      </c>
+          <t>Empréstimos</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr"/>
       <c r="H184" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="J184" t="inlineStr"/>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
-        <v>46092</v>
+        <v>46090</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Tar. agrupadas - ocorrencia 11/03/2026</t>
+          <t>ASAAS*SABIO A PARC 02/03 Florianopoli</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E185" s="3" t="n">
-        <v>13.86</v>
+        <v>557.9</v>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Tarifas Bancárias</t>
-[...2 lines deleted...]
-      <c r="G185" t="inlineStr"/>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
       <c r="H185" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J185" t="inlineStr"/>
       <c r="K185" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
-        <v>46092</v>
+        <v>46090</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>SEGURO CARTAO</t>
+          <t>ASAAS*SABIO A PARC 03/03 Florianopoli</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E186" s="3" t="n">
-        <v>9.9</v>
+        <v>557.9</v>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Seguros/Previdência</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Seguro Cartão Itaú</t>
+          <t>Sistemas de IA</t>
         </is>
       </c>
       <c r="H186" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J186" t="inlineStr"/>
       <c r="K186" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
-        <v>46094</v>
+        <v>46091</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>8398-07-SOP-SAO BENEDITO</t>
+          <t>RAFAEL RESE</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Entrada</t>
         </is>
       </c>
       <c r="E187" s="3" t="n">
-        <v>9000</v>
+        <v>2000</v>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Repasses/Trânsito</t>
+          <t>Honorários</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Repasse Terceiros</t>
+          <t>Clientes</t>
         </is>
       </c>
       <c r="H187" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="3" t="n">
-        <v>9000</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J187" t="inlineStr"/>
       <c r="K187" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
-        <v>46094</v>
+        <v>46091</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Sônia de Oliveira Lima</t>
+          <t>IFD*HORIZONTE RESTAU</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E188" s="3" t="n">
-        <v>4147</v>
+        <v>34.33</v>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Empréstimos</t>
-[...6 lines deleted...]
-      </c>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr"/>
       <c r="H188" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I188" s="3" t="n">
-        <v>4147</v>
-[...5 lines deleted...]
-      </c>
+        <v>34.33</v>
+      </c>
+      <c r="J188" t="inlineStr"/>
       <c r="K188" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
-        <v>46094</v>
+        <v>46091</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>CAIXA ASSISTENCIA ADVOGADOS</t>
+          <t>Silvânia Flávio Bernardes</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E189" s="3" t="n">
-        <v>11147.18</v>
+        <v>600</v>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Repasses/Trânsito</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Repasse Terceiros</t>
+          <t>Repasse Cliente</t>
         </is>
       </c>
       <c r="H189" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="3" t="n">
-        <v>11147.18</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J189" t="inlineStr"/>
       <c r="K189" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
-        <v>46094</v>
+        <v>46091</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>BARBARA SILVA LIMA</t>
+          <t>PAULO CESAR IOZZI DE FREI</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E190" s="3" t="n">
-        <v>1770</v>
+        <v>110.27</v>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Pessoal/Funcionários</t>
+          <t>Repasses/Trânsito</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Aluguel Residencial</t>
+          <t>Repasse Terceiros</t>
         </is>
       </c>
       <c r="H190" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I190" s="3" t="n">
-        <v>1770</v>
-[...1 lines deleted...]
-      <c r="J190" t="inlineStr"/>
+        <v>110.27</v>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Paulo Iozzi</t>
+        </is>
+      </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
-        <v>46094</v>
+        <v>46091</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Tar. agrupadas - ocorrencia 13/03/2026</t>
+          <t>Cobrança referente 10/03/2026</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E191" s="3" t="n">
-        <v>10</v>
+        <v>139.2</v>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Tarifas Bancárias</t>
-[...2 lines deleted...]
-      <c r="G191" t="inlineStr"/>
+          <t>Telecom</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Telefonia</t>
+        </is>
+      </c>
       <c r="H191" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J191" t="inlineStr"/>
       <c r="K191" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
-        <v>46094</v>
+        <v>46091</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>PIX TRANSF Bárbara</t>
+          <t>Tar. agrupadas - ocorrencia 10/03/2026</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E192" s="3" t="n">
-        <v>15</v>
+        <v>7.03</v>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Pessoal/Funcionários</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr"/>
       <c r="H192" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I192" s="3" t="n">
-        <v>15</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J192" t="inlineStr"/>
       <c r="K192" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
-        <v>46094</v>
+        <v>46091</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>PIX QRS PAGBRASIL</t>
+          <t>RDC FERIAS</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E193" s="3" t="n">
-        <v>155.6</v>
+        <v>319.9</v>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Seguros/Previdência</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Serviços/Manutenção</t>
+          <t>Plano de Férias/RDC</t>
         </is>
       </c>
       <c r="H193" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I193" s="3" t="n">
-        <v>0</v>
+        <v>319.9</v>
       </c>
       <c r="J193" t="inlineStr"/>
       <c r="K193" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
-        <v>46094</v>
+        <v>46091</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>PAY MP B</t>
+          <t>PIX QRS CODAU</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E194" s="3" t="n">
-        <v>46</v>
+        <v>93.75</v>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Utilidades</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Padaria/Lanche</t>
+          <t>Água/Saneamento</t>
         </is>
       </c>
       <c r="H194" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I194" s="3" t="n">
-        <v>46</v>
+        <v>93.75</v>
       </c>
       <c r="J194" t="inlineStr"/>
       <c r="K194" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
-        <v>46094</v>
+        <v>46091</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>PIX QRS BAOBA PARTI</t>
+          <t>PIX QRS ESTADO DE M</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E195" s="3" t="n">
-        <v>500</v>
+        <v>35.62</v>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Receitas Externas</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Pró-labore Ubatã Termas</t>
+          <t>Delivery/iFood</t>
         </is>
       </c>
       <c r="H195" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I195" s="3" t="n">
-        <v>500</v>
+        <v>35.62</v>
       </c>
       <c r="J195" t="inlineStr"/>
       <c r="K195" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
-        <v>46097</v>
+        <v>46091</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>IFD*IFOOD CLUB</t>
+          <t>PAG BOLETO LIV PLANOS FUNERARIOS UBERAB</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E196" s="3" t="n">
-        <v>12.9</v>
+        <v>129.5</v>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Alimentação</t>
-[...2 lines deleted...]
-      <c r="G196" t="inlineStr"/>
+          <t>Seguros/Previdência</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Plano Funerário</t>
+        </is>
+      </c>
       <c r="H196" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I196" s="3" t="n">
-        <v>12.9</v>
+        <v>129.5</v>
       </c>
       <c r="J196" t="inlineStr"/>
       <c r="K196" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
-        <v>46097</v>
+        <v>46092</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>MARIA HELENA PEREIRA DA S</t>
+          <t>Leila Donizetti Severino</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E197" s="3" t="n">
-        <v>90</v>
+        <v>1000</v>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Utilidades</t>
-[...2 lines deleted...]
-      <c r="G197" t="inlineStr"/>
+          <t>Doméstico/Casa</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>Salário/Pagamento</t>
+        </is>
+      </c>
       <c r="H197" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I197" s="3" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J197" t="inlineStr"/>
       <c r="K197" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
-        <v>46097</v>
+        <v>46092</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>PIX Marketplace</t>
+          <t>Silvânia Flávio Bernardes</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E198" s="3" t="n">
-        <v>269.45</v>
+        <v>400</v>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Compras Online</t>
+          <t>Repasses/Trânsito</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Marketplace</t>
+          <t>Repasse Cliente</t>
         </is>
       </c>
       <c r="H198" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I198" s="3" t="n">
-        <v>269.45</v>
+        <v>0</v>
       </c>
       <c r="J198" t="inlineStr"/>
       <c r="K198" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
-        <v>46097</v>
+        <v>46092</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Mauricio Morais de Olivei</t>
+          <t>Tar. agrupadas - ocorrencia 11/03/2026</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E199" s="3" t="n">
-        <v>400</v>
+        <v>13.86</v>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Repasse Honorários a Parceiros</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr"/>
       <c r="H199" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J199" t="inlineStr"/>
       <c r="K199" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
-        <v>46097</v>
+        <v>46092</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Tar. agrupadas - ocorrencia 16/03/2026</t>
+          <t>SEGURO CARTAO</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E200" s="3" t="n">
-        <v>4.96</v>
+        <v>9.9</v>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Tarifas Bancárias</t>
-[...2 lines deleted...]
-      <c r="G200" t="inlineStr"/>
+          <t>Seguros/Previdência</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>Seguro Cartão Itaú</t>
+        </is>
+      </c>
       <c r="H200" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J200" t="inlineStr"/>
       <c r="K200" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
-        <v>46097</v>
+        <v>46094</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>PIX QRS RD SAUDE</t>
+          <t>8398-07-SOP-SAO BENEDITO</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E201" s="3" t="n">
-        <v>171.38</v>
+        <v>9000</v>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Saúde</t>
+          <t>Repasses/Trânsito</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Plano de Saúde</t>
+          <t>Repasse Terceiros</t>
         </is>
       </c>
       <c r="H201" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I201" s="3" t="n">
-        <v>171.38</v>
-[...1 lines deleted...]
-      <c r="J201" t="inlineStr"/>
+        <v>9000</v>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>Antonio de Oliveira Lima</t>
+        </is>
+      </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
-        <v>46097</v>
+        <v>46094</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>PAY MP B</t>
+          <t>Sônia de Oliveira Lima</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E202" s="3" t="n">
-        <v>31</v>
+        <v>4147</v>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Educação/Capacitação</t>
+          <t>Empréstimos</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Plataforma Digital</t>
+          <t>Sônia de Oliveira Lima</t>
         </is>
       </c>
       <c r="H202" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I202" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J202" t="inlineStr"/>
+        <v>4147</v>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
-        <v>46098</v>
+        <v>46094</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>IFD*HORIZONTE RESTAU</t>
+          <t>CAIXA ASSISTENCIA ADVOGADOS</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E203" s="3" t="n">
-        <v>44.68</v>
+        <v>11147.18</v>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Alimentação</t>
-[...2 lines deleted...]
-      <c r="G203" t="inlineStr"/>
+          <t>Repasses/Trânsito</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>Repasse Terceiros</t>
+        </is>
+      </c>
       <c r="H203" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I203" s="3" t="n">
-        <v>44.68</v>
-[...1 lines deleted...]
-      <c r="J203" t="inlineStr"/>
+        <v>11147.18</v>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Antonio de Oliveira Lima</t>
+        </is>
+      </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
-        <v>46098</v>
+        <v>46094</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>JEZEBEL GOMES DE OLIVEIRA</t>
+          <t>BARBARA SILVA LIMA</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E204" s="3" t="n">
-        <v>22</v>
+        <v>1770</v>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Salário Funcionários</t>
+          <t>Aluguel Residencial</t>
         </is>
       </c>
       <c r="H204" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I204" s="3" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1770</v>
+      </c>
+      <c r="J204" t="inlineStr"/>
       <c r="K204" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
-        <v>46098</v>
+        <v>46094</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Tar. agrupadas - ocorrencia 17/03/2026</t>
+          <t>Tar. agrupadas - ocorrencia 13/03/2026</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E205" s="3" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J205" t="inlineStr"/>
       <c r="K205" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
-        <v>46099</v>
+        <v>46094</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Ronald Gouveia Melo</t>
+          <t>PIX TRANSF Bárbara</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E206" s="3" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Serviços/Manutenção</t>
+          <t>Pagamentos Familiares</t>
         </is>
       </c>
       <c r="H206" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I206" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J206" t="inlineStr"/>
+        <v>15</v>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Bparbara Silva Lima</t>
+        </is>
+      </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
-        <v>46099</v>
+        <v>46094</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>PIX QRS FACEBOOK SE</t>
+          <t>PIX QRS PAGBRASIL</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E207" s="3" t="n">
-        <v>200</v>
+        <v>155.6</v>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Marketing/Publicidade</t>
+          <t>Serviços/Manutenção</t>
         </is>
       </c>
       <c r="H207" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J207" t="inlineStr"/>
       <c r="K207" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
-        <v>46100</v>
+        <v>46094</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Sônia de Oliveira Lima</t>
+          <t>PAY MP B</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E208" s="3" t="n">
-        <v>5000</v>
+        <v>46</v>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Empréstimos</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Sônia de Oliveira Lima</t>
+          <t>Padaria/Lanche</t>
         </is>
       </c>
       <c r="H208" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I208" s="3" t="n">
-        <v>5000</v>
-[...5 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="J208" t="inlineStr"/>
       <c r="K208" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="n">
-        <v>46100</v>
+        <v>46094</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>RECEITA FEDERAL</t>
+          <t>PIX QRS BAOBA PARTI</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E209" s="3" t="n">
-        <v>1085.94</v>
+        <v>500</v>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Impostos/Taxas</t>
+          <t>Receitas Externas</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Governo Federal</t>
+          <t>Pró-labore Ubatã Termas</t>
         </is>
       </c>
       <c r="H209" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I209" s="3" t="n">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="J209" t="inlineStr"/>
       <c r="K209" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
-        <v>46100</v>
+        <v>46097</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>RAMON GOMES DA SILVA</t>
+          <t>IFD*IFOOD CLUB</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E210" s="3" t="n">
-        <v>150</v>
+        <v>12.9</v>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
-[...6 lines deleted...]
-      </c>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr"/>
       <c r="H210" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I210" s="3" t="n">
-        <v>0</v>
+        <v>12.9</v>
       </c>
       <c r="J210" t="inlineStr"/>
       <c r="K210" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="n">
-        <v>46100</v>
+        <v>46097</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>IMOVAN IMOVEIS LTDA</t>
+          <t>MARIA HELENA PEREIRA DA S</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E211" s="3" t="n">
-        <v>2197.25</v>
+        <v>90</v>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Aluguel/Imóveis</t>
-[...6 lines deleted...]
-      </c>
+          <t>Utilidades</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr"/>
       <c r="H211" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I211" s="3" t="n">
-        <v>2197.25</v>
+        <v>0</v>
       </c>
       <c r="J211" t="inlineStr"/>
       <c r="K211" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
-        <v>46100</v>
+        <v>46097</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>RECEITA FEDERAL</t>
+          <t>PIX Marketplace</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E212" s="3" t="n">
-        <v>214.84</v>
+        <v>269.45</v>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Impostos/Taxas</t>
+          <t>Compras Online</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Governo Federal</t>
+          <t>Marketplace</t>
         </is>
       </c>
       <c r="H212" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I212" s="3" t="n">
-        <v>0</v>
+        <v>269.45</v>
       </c>
       <c r="J212" t="inlineStr"/>
       <c r="K212" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="n">
-        <v>46100</v>
+        <v>46097</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>TECHLEGAL</t>
+          <t>Mauricio Morais de Olivei</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E213" s="3" t="n">
-        <v>267.3</v>
+        <v>400</v>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Repasse Honorários a Parceiros</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Sistemas e Ferramentas</t>
+          <t>Repasse Honorários a Parceiros</t>
         </is>
       </c>
       <c r="H213" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J213" t="inlineStr"/>
       <c r="K213" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
-        <v>46100</v>
+        <v>46097</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Tar. agrupadas - ocorrencia 19/03/2026</t>
+          <t>Tar. agrupadas - ocorrencia 16/03/2026</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E214" s="3" t="n">
-        <v>1.48</v>
+        <v>4.96</v>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J214" t="inlineStr"/>
       <c r="K214" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="n">
-        <v>46100</v>
+        <v>46097</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>PIX QRS FACEBOOK SE</t>
+          <t>PIX QRS RD SAUDE</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E215" s="3" t="n">
-        <v>25.04</v>
+        <v>171.38</v>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Saúde</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Marketing/Publicidade</t>
+          <t>Plano de Saúde</t>
         </is>
       </c>
       <c r="H215" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I215" s="3" t="n">
-        <v>0</v>
+        <v>171.38</v>
       </c>
       <c r="J215" t="inlineStr"/>
       <c r="K215" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
-        <v>46100</v>
+        <v>46097</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>PIX QRS FACEBOOK SE</t>
+          <t>PAY MP B</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E216" s="3" t="n">
-        <v>25.04</v>
+        <v>31</v>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Educação/Capacitação</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Marketing/Publicidade</t>
+          <t>Plataforma Digital</t>
         </is>
       </c>
       <c r="H216" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J216" t="inlineStr"/>
       <c r="K216" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="n">
-        <v>46101</v>
+        <v>46098</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>PARAFUSO E CIA</t>
+          <t>IFD*HORIZONTE RESTAU</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E217" s="3" t="n">
-        <v>22.5</v>
+        <v>44.68</v>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Manutenção</t>
-[...6 lines deleted...]
-      </c>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr"/>
       <c r="H217" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I217" s="3" t="n">
-        <v>0</v>
+        <v>44.68</v>
       </c>
       <c r="J217" t="inlineStr"/>
       <c r="K217" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
-        <v>46101</v>
+        <v>46098</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>ZEBU CARNES SUPERM</t>
+          <t>JEZEBEL GOMES DE OLIVEIRA</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E218" s="3" t="n">
-        <v>280.33</v>
+        <v>22</v>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Supermercado/Mercearia</t>
+          <t>Salário Funcionários</t>
         </is>
       </c>
       <c r="H218" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I218" s="3" t="n">
-        <v>280.33</v>
-[...1 lines deleted...]
-      <c r="J218" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>Jezebel Gomes</t>
+        </is>
+      </c>
       <c r="K218" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="n">
-        <v>46101</v>
+        <v>46098</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>CACAROLA RESTAURANTE</t>
+          <t>Tar. agrupadas - ocorrencia 17/03/2026</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E219" s="3" t="n">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Alimentação</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr"/>
       <c r="H219" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I219" s="3" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J219" t="inlineStr"/>
       <c r="K219" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="n">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>UBER DO BRASIL TECNOLOGIA</t>
+          <t>Ronald Gouveia Melo</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E220" s="3" t="n">
-        <v>14.94</v>
+        <v>30</v>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Transporte</t>
+          <t>Escritório/Infra</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Aplicativo/Uber</t>
+          <t>Serviços/Manutenção</t>
         </is>
       </c>
       <c r="H220" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I220" s="3" t="n">
-        <v>14.94</v>
+        <v>0</v>
       </c>
       <c r="J220" t="inlineStr"/>
       <c r="K220" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="n">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>PIX QRS UBER DO BRA</t>
+          <t>PIX QRS FACEBOOK SE</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E221" s="3" t="n">
-        <v>8.949999999999999</v>
+        <v>200</v>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Transporte</t>
+          <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Aplicativo/Uber</t>
+          <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="H221" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I221" s="3" t="n">
-        <v>8.949999999999999</v>
+        <v>0</v>
       </c>
       <c r="J221" t="inlineStr"/>
       <c r="K221" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="n">
-        <v>46104</v>
+        <v>46100</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>FACEBOOK SERVICOS ONLINE</t>
+          <t>Sônia de Oliveira Lima</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E222" s="3" t="n">
-        <v>228</v>
+        <v>5000</v>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Empréstimos</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Marketing/Publicidade</t>
+          <t>Sônia de Oliveira Lima</t>
         </is>
       </c>
       <c r="H222" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I222" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J222" t="inlineStr"/>
+        <v>5000</v>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
       <c r="K222" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="n">
-        <v>46104</v>
+        <v>46100</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>POSTO SANTA BEATRIZ</t>
+          <t>RECEITA FEDERAL</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E223" s="3" t="n">
-        <v>207.38</v>
+        <v>1085.94</v>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Transporte</t>
+          <t>Impostos/Taxas</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Combustível</t>
+          <t>Governo Federal</t>
         </is>
       </c>
       <c r="H223" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I223" s="3" t="n">
-        <v>207.38</v>
+        <v>0</v>
       </c>
       <c r="J223" t="inlineStr"/>
       <c r="K223" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="n">
-        <v>46104</v>
+        <v>46100</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>FACEBOOK SERVICOS ONLINE</t>
+          <t>RAMON GOMES DA SILVA</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E224" s="3" t="n">
-        <v>251</v>
+        <v>150</v>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Marketing/Publicidade</t>
+          <t>Serviços/Manutenção</t>
         </is>
       </c>
       <c r="H224" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J224" t="inlineStr"/>
       <c r="K224" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="n">
-        <v>46104</v>
+        <v>46100</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>PAY MP B</t>
+          <t>IMOVAN IMOVEIS LTDA</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E225" s="3" t="n">
-        <v>46</v>
+        <v>2197.25</v>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Aluguel/Imóveis</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Delivery/iFood</t>
+          <t>Aluguel Residencial</t>
         </is>
       </c>
       <c r="H225" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I225" s="3" t="n">
-        <v>46</v>
+        <v>2197.25</v>
       </c>
       <c r="J225" t="inlineStr"/>
       <c r="K225" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="n">
-        <v>46105</v>
+        <v>46100</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>ADILSON FERREIRA ROCHA</t>
+          <t>RECEITA FEDERAL</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E226" s="3" t="n">
-        <v>21</v>
+        <v>214.84</v>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Manutenção</t>
+          <t>Impostos/Taxas</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Serviço de Manutenção</t>
+          <t>Governo Federal</t>
         </is>
       </c>
       <c r="H226" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J226" t="inlineStr"/>
       <c r="K226" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="n">
-        <v>46105</v>
+        <v>46100</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Tar. agrupadas - ocorrencia 24/03/2026</t>
+          <t>TECHLEGAL</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E227" s="3" t="n">
-        <v>1</v>
+        <v>267.3</v>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Tarifas Bancárias</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Banco do Brasil</t>
+          <t>Sistemas e Ferramentas</t>
         </is>
       </c>
       <c r="H227" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J227" t="inlineStr"/>
       <c r="K227" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="n">
-        <v>46105</v>
+        <v>46100</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>PIX QRS BAOBA PARTI</t>
+          <t>Tar. agrupadas - ocorrencia 19/03/2026</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E228" s="3" t="n">
-        <v>500</v>
+        <v>1.48</v>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Receitas Externas</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr"/>
       <c r="H228" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I228" s="3" t="n">
-        <v>500</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J228" t="inlineStr"/>
       <c r="K228" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="n">
-        <v>46106</v>
+        <v>46100</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>ZEBU CARNES SUPERM</t>
+          <t>PIX QRS FACEBOOK SE</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E229" s="3" t="n">
-        <v>19.95</v>
+        <v>25.04</v>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Supermercado/Mercearia</t>
+          <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="H229" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I229" s="3" t="n">
-        <v>19.95</v>
+        <v>0</v>
       </c>
       <c r="J229" t="inlineStr"/>
       <c r="K229" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="n">
-        <v>46107</v>
+        <v>46100</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>NR.PROC-000000000000117734820165030042</t>
+          <t>PIX QRS FACEBOOK SE</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E230" s="3" t="n">
-        <v>11961.09</v>
+        <v>25.04</v>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Honorários</t>
+          <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Alvará Judicial</t>
+          <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="H230" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I230" s="3" t="n">
-        <v>11961.09</v>
+        <v>0</v>
       </c>
       <c r="J230" t="inlineStr"/>
       <c r="K230" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="n">
-        <v>46107</v>
+        <v>46101</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>PAY MP B</t>
+          <t>PARAFUSO E CIA</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E231" s="3" t="n">
-        <v>31</v>
+        <v>22.5</v>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Vestuário/Pessoal</t>
+          <t>Manutenção</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Barbearia/Estética</t>
+          <t>Material de Manutenção</t>
         </is>
       </c>
       <c r="H231" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I231" s="3" t="n">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="J231" t="inlineStr"/>
       <c r="K231" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="n">
-        <v>46107</v>
+        <v>46101</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>PIX QRS ON DO REGIS</t>
+          <t>ZEBU CARNES SUPERM</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E232" s="3" t="n">
-        <v>66.3</v>
+        <v>280.33</v>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Serviços/Manutenção</t>
+          <t>Supermercado/Mercearia</t>
         </is>
       </c>
       <c r="H232" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I232" s="3" t="n">
-        <v>0</v>
+        <v>280.33</v>
       </c>
       <c r="J232" t="inlineStr"/>
       <c r="K232" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="n">
-        <v>46108</v>
+        <v>46101</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Sônia de Oliveira Lima</t>
+          <t>CACAROLA RESTAURANTE</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E233" s="3" t="n">
-        <v>4550</v>
+        <v>24</v>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Empréstimos</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Sônia de Oliveira Lima</t>
+          <t>Delivery/iFood</t>
         </is>
       </c>
       <c r="H233" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I233" s="3" t="n">
-        <v>4550</v>
+        <v>24</v>
       </c>
       <c r="J233" t="inlineStr"/>
       <c r="K233" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="n">
-        <v>46108</v>
+        <v>46101</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>IFD*IFOOD CLUB</t>
+          <t>UBER DO BRASIL TECNOLOGIA</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E234" s="3" t="n">
-        <v>7.95</v>
+        <v>14.94</v>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Transporte</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Delivery/iFood</t>
+          <t>Aplicativo/Uber</t>
         </is>
       </c>
       <c r="H234" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I234" s="3" t="n">
-        <v>7.95</v>
+        <v>14.94</v>
       </c>
       <c r="J234" t="inlineStr"/>
       <c r="K234" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="n">
-        <v>46108</v>
+        <v>46101</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>TEREZA DE FATIMA DA SILVA</t>
+          <t>PIX QRS UBER DO BRA</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E235" s="3" t="n">
-        <v>4550</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Pessoal/Funcionários</t>
+          <t>Transporte</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Pagamentos Pessoais</t>
+          <t>Aplicativo/Uber</t>
         </is>
       </c>
       <c r="H235" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I235" s="3" t="n">
-        <v>4550</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J235" t="inlineStr"/>
       <c r="K235" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="n">
-        <v>46108</v>
+        <v>46103</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Tar. agrupadas - ocorrencia 27/03/2026</t>
+          <t>CLAUDE.AI SUBSCRIPTION ANTHROPIC.COM</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E236" s="3" t="n">
-        <v>10</v>
+        <v>1100</v>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Tarifas Bancárias</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Banco do Brasil</t>
+          <t>Sistemas de IA</t>
         </is>
       </c>
       <c r="H236" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J236" t="inlineStr"/>
       <c r="K236" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="n">
-        <v>46108</v>
+        <v>46103</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>PIX QRS Ronald Gouv</t>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E237" s="3" t="n">
-        <v>100</v>
+        <v>137.28</v>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Supermercado/Mercearia</t>
+          <t>Sistemas e Ferramentas</t>
         </is>
       </c>
       <c r="H237" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I237" s="3" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J237" t="inlineStr"/>
       <c r="K237" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="n">
-        <v>46108</v>
+        <v>46103</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>PIX QRS Ronald Gouv</t>
+          <t>ADOBE *ADOBE DUBLIN</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E238" s="3" t="n">
-        <v>30</v>
+        <v>109.77</v>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Vestuário/Pessoal</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Barbearia/Estética</t>
+          <t>Sistemas e Ferramentas</t>
         </is>
       </c>
       <c r="H238" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I238" s="3" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="J238" t="inlineStr"/>
       <c r="K238" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="n">
-        <v>46111</v>
+        <v>46104</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Sônia de Oliveira Lima</t>
+          <t>FACEBOOK SERVICOS ONLINE</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Entrada</t>
+          <t>Saída</t>
         </is>
       </c>
       <c r="E239" s="3" t="n">
-        <v>2000</v>
+        <v>228</v>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Empréstimos</t>
+          <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Sônia de Oliveira Lima</t>
+          <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="H239" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I239" s="3" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="J239" t="inlineStr"/>
       <c r="K239" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="n">
-        <v>46111</v>
+        <v>46104</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>LS GUARATO LTDA</t>
+          <t>POSTO SANTA BEATRIZ</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E240" s="3" t="n">
-        <v>1435.35</v>
+        <v>207.38</v>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Repasses/Trânsito</t>
+          <t>Transporte</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Repasse Terceiros</t>
+          <t>Combustível</t>
         </is>
       </c>
       <c r="H240" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I240" s="3" t="n">
-        <v>0</v>
+        <v>207.38</v>
       </c>
       <c r="J240" t="inlineStr"/>
       <c r="K240" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="n">
-        <v>46111</v>
+        <v>46104</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>JOAQUIM CARLOS PEREIRA DA</t>
+          <t>FACEBOOK SERVICOS ONLINE</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E241" s="3" t="n">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Supermercado/Mercearia</t>
+          <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="H241" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I241" s="3" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="J241" t="inlineStr"/>
       <c r="K241" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="n">
-        <v>46111</v>
+        <v>46104</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>HAVAN UBERABA</t>
+          <t>PAY MP B</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E242" s="3" t="n">
-        <v>561.84</v>
+        <v>46</v>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Pessoal/Funcionários</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Pagamentos Familiares</t>
+          <t>Delivery/iFood</t>
         </is>
       </c>
       <c r="H242" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I242" s="3" t="n">
-        <v>561.84</v>
+        <v>46</v>
       </c>
       <c r="J242" t="inlineStr"/>
       <c r="K242" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="n">
-        <v>46111</v>
+        <v>46104</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>RD SAUDE</t>
+          <t>IOF - COMPRA NO EXTERIOR</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E243" s="3" t="n">
-        <v>146.27</v>
+        <v>38.5</v>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Saúde</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Farmácia</t>
+          <t>IOF</t>
         </is>
       </c>
       <c r="H243" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I243" s="3" t="n">
-        <v>146.27</v>
+        <v>0</v>
       </c>
       <c r="J243" t="inlineStr"/>
       <c r="K243" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="n">
-        <v>46111</v>
+        <v>46104</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>IFOOD.COM AGENCIA DE REST</t>
+          <t>IOF - COMPRA NO EXTERIOR</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E244" s="3" t="n">
-        <v>43.86</v>
+        <v>4.8</v>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Delivery/iFood</t>
+          <t>IOF</t>
         </is>
       </c>
       <c r="H244" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I244" s="3" t="n">
-        <v>43.86</v>
+        <v>0</v>
       </c>
       <c r="J244" t="inlineStr"/>
       <c r="K244" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="n">
-        <v>46111</v>
+        <v>46104</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>TIM S A</t>
+          <t>IOF - COMPRA NO EXTERIOR</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E245" s="3" t="n">
-        <v>119.99</v>
+        <v>3.84</v>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Telecom</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Telefonia/Internet</t>
+          <t>IOF</t>
         </is>
       </c>
       <c r="H245" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I245" s="3" t="n">
-        <v>119.99</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J245" t="inlineStr"/>
       <c r="K245" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="n">
-        <v>46111</v>
+        <v>46105</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>BARBARA SILVA LIMA</t>
+          <t>ADILSON FERREIRA ROCHA</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E246" s="3" t="n">
-        <v>500</v>
+        <v>21</v>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Pessoal/Funcionários</t>
+          <t>Manutenção</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Pagamentos Familiares</t>
+          <t>Serviço de Manutenção</t>
         </is>
       </c>
       <c r="H246" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I246" s="3" t="n">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="J246" t="inlineStr"/>
       <c r="K246" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="n">
-        <v>46111</v>
+        <v>46105</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>BARBARA SILVA LIMA</t>
+          <t>Tar. agrupadas - ocorrencia 24/03/2026</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="E247" s="3" t="n">
-        <v>300</v>
+        <v>1</v>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Pessoal/Funcionários</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Pagamentos Familiares</t>
+          <t>Banco do Brasil</t>
         </is>
       </c>
       <c r="H247" s="4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I247" s="3" t="n">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="J247" t="inlineStr"/>
       <c r="K247" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="n">
-        <v>46111</v>
+        <v>46105</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>PAY MP B</t>
+          <t>PIX QRS BAOBA PARTI</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="E248" s="3" t="n">
-        <v>46</v>
+        <v>500</v>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Vestuário/Pessoal</t>
+          <t>Receitas Externas</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Barbearia/Estética</t>
+          <t>Pró-labore Ubatã Termas</t>
         </is>
       </c>
       <c r="H248" s="4" t="n">
         <v>1</v>
       </c>
       <c r="I248" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="2" t="n">
+        <v>46105</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E249" s="3" t="n">
+        <v>11.18</v>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H249" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I249" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J249" t="inlineStr"/>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="2" t="n">
+        <v>46105</v>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E250" s="3" t="n">
+        <v>17.63</v>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H250" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I250" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J250" t="inlineStr"/>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="n">
+        <v>46105</v>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E251" s="3" t="n">
+        <v>21.58</v>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H251" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I251" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J251" t="inlineStr"/>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="2" t="n">
+        <v>46105</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E252" s="3" t="n">
+        <v>15.01</v>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H252" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I252" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J252" t="inlineStr"/>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="2" t="n">
+        <v>46106</v>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>ZEBU CARNES SUPERM</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E253" s="3" t="n">
+        <v>19.95</v>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>Supermercado/Mercearia</t>
+        </is>
+      </c>
+      <c r="H253" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I253" s="3" t="n">
+        <v>19.95</v>
+      </c>
+      <c r="J253" t="inlineStr"/>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="n">
+        <v>46106</v>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>FACEBK *M7L8WKMXN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E254" s="3" t="n">
+        <v>130</v>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H254" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I254" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J254" t="inlineStr"/>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="2" t="n">
+        <v>46106</v>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E255" s="3" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H255" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I255" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J255" t="inlineStr"/>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="n">
+        <v>46106</v>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E256" s="3" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H256" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I256" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J256" t="inlineStr"/>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="2" t="n">
+        <v>46106</v>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E257" s="3" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H257" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I257" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J257" t="inlineStr"/>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="2" t="n">
+        <v>46106</v>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E258" s="3" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H258" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I258" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J258" t="inlineStr"/>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="2" t="n">
+        <v>46107</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>NR.PROC-000000000000117734820165030042</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E259" s="3" t="n">
+        <v>11961.09</v>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>Honorários</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>Alvará Judicial</t>
+        </is>
+      </c>
+      <c r="H259" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I259" s="3" t="n">
+        <v>11961.09</v>
+      </c>
+      <c r="J259" t="inlineStr"/>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="2" t="n">
+        <v>46107</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>PAY MP B</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E260" s="3" t="n">
+        <v>31</v>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H260" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I260" s="3" t="n">
+        <v>31</v>
+      </c>
+      <c r="J260" t="inlineStr"/>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="2" t="n">
+        <v>46107</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>PIX QRS ON DO REGIS</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E261" s="3" t="n">
+        <v>66.3</v>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>Serviços/Manutenção</t>
+        </is>
+      </c>
+      <c r="H261" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I261" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J261" t="inlineStr"/>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="2" t="n">
+        <v>46107</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>PG *4JURIS MARKETING L SOBRAL</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E262" s="3" t="n">
+        <v>1097</v>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H262" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I262" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J262" t="inlineStr"/>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="2" t="n">
+        <v>46108</v>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E263" s="3" t="n">
+        <v>4550</v>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>Empréstimos</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="H263" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I263" s="3" t="n">
+        <v>4550</v>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="2" t="n">
+        <v>46108</v>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>IFD*IFOOD CLUB</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E264" s="3" t="n">
+        <v>7.95</v>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H264" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I264" s="3" t="n">
+        <v>7.95</v>
+      </c>
+      <c r="J264" t="inlineStr"/>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="2" t="n">
+        <v>46108</v>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>TEREZA DE FATIMA DA SILVA</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E265" s="3" t="n">
+        <v>4550</v>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>Pagamentos Pessoais</t>
+        </is>
+      </c>
+      <c r="H265" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I265" s="3" t="n">
+        <v>4550</v>
+      </c>
+      <c r="J265" t="inlineStr"/>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="2" t="n">
+        <v>46108</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Tar. agrupadas - ocorrencia 27/03/2026</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E266" s="3" t="n">
+        <v>10</v>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H266" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I266" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J266" t="inlineStr"/>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="2" t="n">
+        <v>46108</v>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>PIX QRS Ronald Gouv</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E267" s="3" t="n">
+        <v>100</v>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>Supermercado/Mercearia</t>
+        </is>
+      </c>
+      <c r="H267" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I267" s="3" t="n">
+        <v>100</v>
+      </c>
+      <c r="J267" t="inlineStr"/>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="2" t="n">
+        <v>46108</v>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>PIX QRS Ronald Gouv</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E268" s="3" t="n">
+        <v>30</v>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H268" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I268" s="3" t="n">
+        <v>30</v>
+      </c>
+      <c r="J268" t="inlineStr"/>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="2" t="n">
+        <v>46108</v>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>FACEBK *QH5WUJ5XN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E269" s="3" t="n">
+        <v>130</v>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H269" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I269" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J269" t="inlineStr"/>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="2" t="n">
+        <v>46110</v>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>PG *JUSBRASIL SALVADOR</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E270" s="3" t="n">
+        <v>315.6</v>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H270" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I270" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J270" t="inlineStr"/>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="2" t="n">
+        <v>46110</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>FACEBK *3N83TH9XN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E271" s="3" t="n">
+        <v>130</v>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H271" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I271" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J271" t="inlineStr"/>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="2" t="n">
+        <v>46110</v>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>MEETGEEK.AI BUZAU</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E272" s="3" t="n">
+        <v>148.71</v>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H272" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I272" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J272" t="inlineStr"/>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E273" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>Empréstimos</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="H273" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I273" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>LS GUARATO LTDA</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E274" s="3" t="n">
+        <v>1435.35</v>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>Repasses/Trânsito</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>Repasse Terceiros</t>
+        </is>
+      </c>
+      <c r="H274" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I274" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J274" t="inlineStr"/>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>JOAQUIM CARLOS PEREIRA DA</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E275" s="3" t="n">
+        <v>20</v>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>Supermercado/Mercearia</t>
+        </is>
+      </c>
+      <c r="H275" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I275" s="3" t="n">
+        <v>20</v>
+      </c>
+      <c r="J275" t="inlineStr"/>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>HAVAN UBERABA</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E276" s="3" t="n">
+        <v>561.84</v>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H276" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I276" s="3" t="n">
+        <v>561.84</v>
+      </c>
+      <c r="J276" t="inlineStr"/>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>RD SAUDE</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E277" s="3" t="n">
+        <v>146.27</v>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>Saúde</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>Farmácia</t>
+        </is>
+      </c>
+      <c r="H277" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I277" s="3" t="n">
+        <v>146.27</v>
+      </c>
+      <c r="J277" t="inlineStr"/>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>IFOOD.COM AGENCIA DE REST</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E278" s="3" t="n">
+        <v>43.86</v>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H278" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I278" s="3" t="n">
+        <v>43.86</v>
+      </c>
+      <c r="J278" t="inlineStr"/>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>TIM S A</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E279" s="3" t="n">
+        <v>119.99</v>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>Telecom</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>Telefonia/Internet</t>
+        </is>
+      </c>
+      <c r="H279" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I279" s="3" t="n">
+        <v>119.99</v>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>Bárbara</t>
+        </is>
+      </c>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>BARBARA SILVA LIMA</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E280" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H280" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I280" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="J280" t="inlineStr"/>
+      <c r="K280" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>BARBARA SILVA LIMA</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E281" s="3" t="n">
+        <v>300</v>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H281" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I281" s="3" t="n">
+        <v>300</v>
+      </c>
+      <c r="J281" t="inlineStr"/>
+      <c r="K281" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>PAY MP B</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E282" s="3" t="n">
         <v>46</v>
       </c>
-      <c r="J248" t="inlineStr"/>
-      <c r="K248" t="inlineStr">
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H282" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I282" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="J282" t="inlineStr"/>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>PG *4JURIS MARKETING L SOBRAL</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E283" s="3" t="n">
+        <v>1097</v>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H283" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I283" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J283" t="inlineStr"/>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>03/2026</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E284" s="3" t="n">
+        <v>5.2</v>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H284" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I284" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J284" t="inlineStr"/>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="2" t="n">
+        <v>46113</v>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Google Workspace_gustavSAO PAULO</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E285" s="3" t="n">
+        <v>527.9299999999999</v>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H285" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I285" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J285" t="inlineStr"/>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="2" t="n">
+        <v>46114</v>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>FACEBK *KXPR2KHXN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E286" s="3" t="n">
+        <v>114</v>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H286" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I286" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J286" t="inlineStr"/>
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="n">
+        <v>46116</v>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>FACEBK *6JKWKLVXN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E287" s="3" t="n">
+        <v>130</v>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H287" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I287" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J287" t="inlineStr"/>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>PAY MP B</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E288" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H288" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I288" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="J288" t="inlineStr"/>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>FACEBK *D2SY9K9KW2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E289" s="3" t="n">
+        <v>130</v>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H289" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I289" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J289" t="inlineStr"/>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="n">
+        <v>46119</v>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>FACEBK *4DBRXLVXN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E290" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H290" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I290" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J290" t="inlineStr"/>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="2" t="n">
+        <v>46119</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>FACEBK *YU7FPKZXN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E291" s="3" t="n">
+        <v>400</v>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H291" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I291" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J291" t="inlineStr"/>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="2" t="n">
+        <v>46119</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>WWW.PERPLEXITY.AI WWW.PERPLEXIT</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E292" s="3" t="n">
+        <v>107.19</v>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H292" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I292" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J292" t="inlineStr"/>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="2" t="n">
+        <v>46119</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E293" s="3" t="n">
+        <v>3.75</v>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H293" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I293" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J293" t="inlineStr"/>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="2" t="n">
+        <v>46121</v>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E294" s="3" t="n">
+        <v>53.8</v>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H294" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I294" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J294" t="inlineStr"/>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="2" t="n">
+        <v>46121</v>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E295" s="3" t="n">
+        <v>1.88</v>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H295" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I295" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J295" t="inlineStr"/>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="2" t="n">
+        <v>46125</v>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>PIX QRS EDUZZ TECNO</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E296" s="3" t="n">
+        <v>59</v>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H296" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I296" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J296" t="inlineStr"/>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="2" t="n">
+        <v>46125</v>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>PIX QRS BAOBA PARTI</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E297" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H297" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I297" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="2" t="n">
+        <v>46125</v>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>PAY POSTO</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E298" s="3" t="n">
+        <v>193.03</v>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>Combustível</t>
+        </is>
+      </c>
+      <c r="H298" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I298" s="3" t="n">
+        <v>193.03</v>
+      </c>
+      <c r="J298" t="inlineStr"/>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="2" t="n">
+        <v>46125</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>PAY DROGA</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E299" s="3" t="n">
+        <v>707.22</v>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>Saúde</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>Farmácia</t>
+        </is>
+      </c>
+      <c r="H299" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I299" s="3" t="n">
+        <v>707.22</v>
+      </c>
+      <c r="J299" t="inlineStr"/>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="n">
+        <v>46125</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>PAY CHOPE</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E300" s="3" t="n">
+        <v>62.49</v>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>Restaurante/Lanche</t>
+        </is>
+      </c>
+      <c r="H300" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I300" s="3" t="n">
+        <v>62.49</v>
+      </c>
+      <c r="J300" t="inlineStr"/>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="n">
+        <v>46125</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Bárbara</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E301" s="3" t="n">
+        <v>550</v>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H301" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I301" s="3" t="n">
+        <v>550</v>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>Bpárbara Silva Lima</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="n">
+        <v>46125</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>SEGURO CARTAO</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E302" s="3" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>Seguros/Previdência</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>Seguro Cartão Itaú</t>
+        </is>
+      </c>
+      <c r="H302" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I302" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J302" t="inlineStr"/>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="2" t="n">
+        <v>46126</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>PAY MP B</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E303" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H303" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I303" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="J303" t="inlineStr"/>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="n">
+        <v>46126</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E304" s="3" t="n">
+        <v>52.31</v>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H304" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I304" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J304" t="inlineStr"/>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="n">
+        <v>46127</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Bárbara</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E305" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H305" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I305" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>Bpárbara Silva Lima</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="n">
+        <v>46127</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>PIX QRS BAOBA PARTI</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E306" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H306" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I306" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="n">
+        <v>46127</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Bárbara</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E307" s="3" t="n">
+        <v>900</v>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H307" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I307" s="3" t="n">
+        <v>900</v>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>Bpárbara Silva Lima</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="n">
+        <v>46127</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>PIX QRS Antonio De</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E308" s="3" t="n">
+        <v>215.5</v>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H308" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I308" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J308" t="inlineStr"/>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="n">
+        <v>46127</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>PIX TRANSF RAMON G</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E309" s="3" t="n">
+        <v>150</v>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>Limpeza/Diarista</t>
+        </is>
+      </c>
+      <c r="H309" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I309" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J309" t="inlineStr"/>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="n">
+        <v>46127</v>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>PIX TRANSF GUSTAVO</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E310" s="3" t="n">
+        <v>100</v>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H310" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I310" s="3" t="n">
+        <v>100</v>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="n">
+        <v>46127</v>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>PIX TRANSF GUSTAVO</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E311" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H311" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I311" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="n">
+        <v>46127</v>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E312" s="3" t="n">
+        <v>1.83</v>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H312" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I312" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J312" t="inlineStr"/>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="2" t="n">
+        <v>46127</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>Empréstimo Sônia de Oliveira Lima – fatura BRIL 03</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E313" s="3" t="n">
+        <v>3627.96</v>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>Empréstimos</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr"/>
+      <c r="H313" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I313" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="n">
+        <v>46128</v>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E314" s="3" t="n">
+        <v>52.13</v>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H314" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I314" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J314" t="inlineStr"/>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="2" t="n">
+        <v>46129</v>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E315" s="3" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H315" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I315" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J315" t="inlineStr"/>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="2" t="n">
+        <v>46130</v>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E316" s="3" t="n">
+        <v>51.79</v>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H316" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I316" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J316" t="inlineStr"/>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="2" t="n">
+        <v>46132</v>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>PIX QRS VALERIA MAR</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E317" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H317" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I317" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="J317" t="inlineStr"/>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="2" t="n">
+        <v>46132</v>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>FACEBK *P25HWLZXN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E318" s="3" t="n">
+        <v>130</v>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H318" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I318" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J318" t="inlineStr"/>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="2" t="n">
+        <v>46132</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E319" s="3" t="n">
+        <v>1.81</v>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H319" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I319" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J319" t="inlineStr"/>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="n">
+        <v>46132</v>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E320" s="3" t="n">
+        <v>51.79</v>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H320" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I320" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J320" t="inlineStr"/>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="n">
+        <v>46132</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E321" s="3" t="n">
+        <v>51.79</v>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H321" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I321" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J321" t="inlineStr"/>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="n">
+        <v>46133</v>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E322" s="3" t="n">
+        <v>52.15</v>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H322" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I322" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J322" t="inlineStr"/>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Bárbara</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E323" s="3" t="n">
+        <v>611</v>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H323" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I323" s="3" t="n">
+        <v>611</v>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>Bpárbara Silva Lima</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>PIX TRANSF THAIS C</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E324" s="3" t="n">
+        <v>110</v>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>Restaurante/Lanche</t>
+        </is>
+      </c>
+      <c r="H324" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I324" s="3" t="n">
+        <v>110</v>
+      </c>
+      <c r="J324" t="inlineStr"/>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>PIX QRS BT VERBO DI</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E325" s="3" t="n">
+        <v>1543.5</v>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>Retirada Pessoal/Saque</t>
+        </is>
+      </c>
+      <c r="H325" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I325" s="3" t="n">
+        <v>1543.5</v>
+      </c>
+      <c r="J325" t="inlineStr"/>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>PIX TRANSF BAOBA P</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E326" s="3" t="n">
+        <v>1600</v>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H326" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I326" s="3" t="n">
+        <v>1600</v>
+      </c>
+      <c r="J326" t="inlineStr"/>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>PAY AldoS</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E327" s="3" t="n">
+        <v>295.92</v>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H327" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I327" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J327" t="inlineStr"/>
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>PAY POSTO</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E328" s="3" t="n">
+        <v>64.48</v>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>Combustível</t>
+        </is>
+      </c>
+      <c r="H328" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I328" s="3" t="n">
+        <v>64.48</v>
+      </c>
+      <c r="J328" t="inlineStr"/>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>PAY MP B</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E329" s="3" t="n">
+        <v>125</v>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H329" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I329" s="3" t="n">
+        <v>125</v>
+      </c>
+      <c r="J329" t="inlineStr"/>
+      <c r="K329" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>PAY Droga</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E330" s="3" t="n">
+        <v>80.90000000000001</v>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>Saúde</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>Farmácia</t>
+        </is>
+      </c>
+      <c r="H330" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I330" s="3" t="n">
+        <v>80.90000000000001</v>
+      </c>
+      <c r="J330" t="inlineStr"/>
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E331" s="3" t="n">
+        <v>38.5</v>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H331" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I331" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J331" t="inlineStr"/>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>ADOBE *ADOBE DUBLIN</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E332" s="3" t="n">
+        <v>103.62</v>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H332" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I332" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J332" t="inlineStr"/>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E333" s="3" t="n">
+        <v>1.81</v>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H333" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I333" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J333" t="inlineStr"/>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E334" s="3" t="n">
+        <v>1.81</v>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H334" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I334" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J334" t="inlineStr"/>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E335" s="3" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H335" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I335" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J335" t="inlineStr"/>
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="n">
+        <v>46135</v>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Osenval</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E336" s="3" t="n">
+        <v>330</v>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>Doméstico/Casa</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>Telefonia/Internet Residencial</t>
+        </is>
+      </c>
+      <c r="H336" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I336" s="3" t="n">
+        <v>330</v>
+      </c>
+      <c r="J336" t="inlineStr"/>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="2" t="n">
+        <v>46135</v>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>PAY DIA B</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E337" s="3" t="n">
+        <v>52.9</v>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>Estacionamento</t>
+        </is>
+      </c>
+      <c r="H337" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I337" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J337" t="inlineStr"/>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="2" t="n">
+        <v>46135</v>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>PAY AldoS</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E338" s="3" t="n">
+        <v>163.4</v>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>Combustível</t>
+        </is>
+      </c>
+      <c r="H338" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I338" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J338" t="inlineStr"/>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="2" t="n">
+        <v>46135</v>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E339" s="3" t="n">
+        <v>3.62</v>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H339" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I339" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J339" t="inlineStr"/>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="2" t="n">
+        <v>46135</v>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E340" s="3" t="n">
+        <v>51.74</v>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H340" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I340" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J340" t="inlineStr"/>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="2" t="n">
+        <v>46136</v>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E341" s="3" t="n">
+        <v>1.81</v>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H341" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I341" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J341" t="inlineStr"/>
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="2" t="n">
+        <v>46137</v>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E342" s="3" t="n">
+        <v>52.24</v>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H342" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I342" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J342" t="inlineStr"/>
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="2" t="n">
+        <v>46138</v>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E343" s="3" t="n">
+        <v>52.82</v>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H343" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I343" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J343" t="inlineStr"/>
+      <c r="K343" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>PIX QRS IFOOD.COM A</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E344" s="3" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H344" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I344" s="3" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J344" t="inlineStr"/>
+      <c r="K344" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>PAY BLUE</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E345" s="3" t="n">
+        <v>24</v>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>Restaurante/Lanche</t>
+        </is>
+      </c>
+      <c r="H345" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I345" s="3" t="n">
+        <v>24</v>
+      </c>
+      <c r="J345" t="inlineStr"/>
+      <c r="K345" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>PAY APOLL</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E346" s="3" t="n">
+        <v>199.5</v>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>Pagamentos Pessoais</t>
+        </is>
+      </c>
+      <c r="H346" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I346" s="3" t="n">
+        <v>199.5</v>
+      </c>
+      <c r="J346" t="inlineStr"/>
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>PAY CHURR</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E347" s="3" t="n">
+        <v>281.49</v>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>Restaurante/Lanche</t>
+        </is>
+      </c>
+      <c r="H347" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I347" s="3" t="n">
+        <v>281.49</v>
+      </c>
+      <c r="J347" t="inlineStr"/>
+      <c r="K347" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>PIX QRS CASA DOS LI</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E348" s="3" t="n">
+        <v>73.34999999999999</v>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>Serviços/Manutenção</t>
+        </is>
+      </c>
+      <c r="H348" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I348" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J348" t="inlineStr"/>
+      <c r="K348" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>PAY MP B</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E349" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H349" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I349" s="3" t="n">
+        <v>45</v>
+      </c>
+      <c r="J349" t="inlineStr"/>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>PIX TRANSF LUIZ PH</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E350" s="3" t="n">
+        <v>120</v>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>Serviços/Manutenção</t>
+        </is>
+      </c>
+      <c r="H350" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I350" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J350" t="inlineStr"/>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>PIX TRANSF DIVISA</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E351" s="3" t="n">
+        <v>86</v>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>Serviços/Manutenção</t>
+        </is>
+      </c>
+      <c r="H351" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I351" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J351" t="inlineStr"/>
+      <c r="K351" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E352" s="3" t="n">
+        <v>52.14</v>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H352" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I352" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J352" t="inlineStr"/>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E353" s="3" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H353" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I353" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J353" t="inlineStr"/>
+      <c r="K353" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E354" s="3" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H354" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I354" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J354" t="inlineStr"/>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>PG *RF TECH L PARC 01/03 LONDRINA</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E355" s="3" t="n">
+        <v>1746.25</v>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H355" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I355" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J355" t="inlineStr"/>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="2" t="n">
+        <v>46140</v>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Bárbara</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E356" s="3" t="n">
+        <v>250</v>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H356" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I356" s="3" t="n">
+        <v>250</v>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>Bpárbara Silva Lima</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="2" t="n">
+        <v>46140</v>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>FACEBK *K535LPDXN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E357" s="3" t="n">
+        <v>250</v>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H357" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I357" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J357" t="inlineStr"/>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="2" t="n">
+        <v>46140</v>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>Empréstimo Sônia de Oliveira Lima – fatura maio</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E358" s="3" t="n">
+        <v>1692.5</v>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>Empréstimos</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr"/>
+      <c r="H358" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I358" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="2" t="n">
+        <v>46140</v>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>PG *JUSBRASIL SALVADOR</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E359" s="3" t="n">
+        <v>315.6</v>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H359" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I359" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J359" t="inlineStr"/>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="2" t="n">
+        <v>46140</v>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E360" s="3" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H360" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I360" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J360" t="inlineStr"/>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="2" t="n">
+        <v>46141</v>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>PIX QRS BAOBA PARTI</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E361" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H361" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I361" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J361" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="2" t="n">
+        <v>46141</v>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>RSHOP PARAFUSO E C2904</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E362" s="3" t="n">
+        <v>48.5</v>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>Serviço de Manutenção</t>
+        </is>
+      </c>
+      <c r="H362" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I362" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J362" t="inlineStr"/>
+      <c r="K362" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="2" t="n">
+        <v>46141</v>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>RSHOP ZEBU CARNES 2904</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E363" s="3" t="n">
+        <v>459.02</v>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>Serviços/Manutenção</t>
+        </is>
+      </c>
+      <c r="H363" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I363" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J363" t="inlineStr"/>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="2" t="n">
+        <v>46141</v>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>PIX QRS PAGBRASIL</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E364" s="3" t="n">
+        <v>248</v>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H364" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I364" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J364" t="inlineStr"/>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="2" t="n">
+        <v>46141</v>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>PIX QRS IFOOD.COM A</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E365" s="3" t="n">
+        <v>36.17</v>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H365" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I365" s="3" t="n">
+        <v>36.17</v>
+      </c>
+      <c r="J365" t="inlineStr"/>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="2" t="n">
+        <v>46141</v>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>MEETGEEK.AI BUZAU</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E366" s="3" t="n">
+        <v>141.61</v>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H366" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I366" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J366" t="inlineStr"/>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="2" t="n">
+        <v>46142</v>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>PIX QRS IFOOD.COM A</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E367" s="3" t="n">
+        <v>36.97</v>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H367" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I367" s="3" t="n">
+        <v>36.97</v>
+      </c>
+      <c r="J367" t="inlineStr"/>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="2" t="n">
+        <v>46142</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>PIX QRS UBER DO BRA</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E368" s="3" t="n">
+        <v>16.95</v>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>Aplicativo/Uber</t>
+        </is>
+      </c>
+      <c r="H368" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I368" s="3" t="n">
+        <v>16.95</v>
+      </c>
+      <c r="J368" t="inlineStr"/>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="2" t="n">
+        <v>46142</v>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>PAY POSTO</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E369" s="3" t="n">
+        <v>176.4</v>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>Combustível</t>
+        </is>
+      </c>
+      <c r="H369" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I369" s="3" t="n">
+        <v>176.4</v>
+      </c>
+      <c r="J369" t="inlineStr"/>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="2" t="n">
+        <v>46142</v>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E370" s="3" t="n">
+        <v>4.95</v>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H370" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I370" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J370" t="inlineStr"/>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="2" t="n">
+        <v>46143</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>MP *CBKREPAGOSOFF OSASCO</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E371" s="3" t="n">
+        <v>796</v>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H371" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I371" s="3" t="n">
+        <v>796</v>
+      </c>
+      <c r="J371" t="inlineStr">
+        <is>
+          <t>Barbara</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="2" t="n">
+        <v>46143</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Google Workspace_gustavSAO PAULO</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E372" s="3" t="n">
+        <v>490</v>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>Serviços/Manutenção</t>
+        </is>
+      </c>
+      <c r="H372" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I372" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J372" t="inlineStr"/>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="2" t="n">
+        <v>46144</v>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>CLAUDE.AI SUBSCRIPTION ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E373" s="3" t="n">
+        <v>1100</v>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H373" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I373" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J373" t="inlineStr"/>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="2" t="n">
+        <v>46144</v>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>FACEBK *7XMUCNZXN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E374" s="3" t="n">
+        <v>300</v>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H374" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I374" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J374" t="inlineStr"/>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="2" t="n">
+        <v>46144</v>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>ANTHROPIC ANTHROPIC.COM</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E375" s="3" t="n">
+        <v>129.7</v>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H375" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I375" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J375" t="inlineStr"/>
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Pix - Recebido SONIA DE OLIVE</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E376" s="3" t="n">
+        <v>1320.24</v>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>Empréstimos</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="H376" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I376" s="3" t="n">
+        <v>1320.24</v>
+      </c>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Pix - Recebido SONIA DE OL</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E377" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>Empréstimos</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="H377" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I377" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J377" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Compra com Cartão CONCEITO COMERCIO DE</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E378" s="3" t="n">
+        <v>82</v>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>Padaria/Lanche</t>
+        </is>
+      </c>
+      <c r="H378" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I378" s="3" t="n">
+        <v>82</v>
+      </c>
+      <c r="J378" t="inlineStr"/>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Compra com Cartão VAREJAO DO PRODUTOR</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E379" s="3" t="n">
+        <v>50.88</v>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>Padaria/Lanche</t>
+        </is>
+      </c>
+      <c r="H379" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I379" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J379" t="inlineStr"/>
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>Pix - Enviado TEREZA DE FATIMA DA SILVA</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E380" s="3" t="n">
+        <v>1321</v>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H380" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I380" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J380" t="inlineStr"/>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Pix - Enviado TEREZA DE FATIMA DA SILVA</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E381" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H381" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I381" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J381" t="inlineStr"/>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>Tarifa Pix Enviado Tar. agrupadas - ocorrencia 30/04/2026</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E382" s="3" t="n">
+        <v>2.97</v>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H382" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I382" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J382" t="inlineStr"/>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>Tarifa Pix Enviado Tar. agrupadas - ocorrencia 04/05/2026</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E383" s="3" t="n">
+        <v>20</v>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H383" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I383" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J383" t="inlineStr"/>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>PIX QRS IFOOD.COM A</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E384" s="3" t="n">
+        <v>98.58</v>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H384" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I384" s="3" t="n">
+        <v>98.58</v>
+      </c>
+      <c r="J384" t="inlineStr"/>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>RSHOP SANTA BRASA 0105</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E385" s="3" t="n">
+        <v>66.12</v>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>Restaurante/Lanche</t>
+        </is>
+      </c>
+      <c r="H385" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I385" s="3" t="n">
+        <v>66.12</v>
+      </c>
+      <c r="J385" t="inlineStr"/>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>RSHOP CHOPERIA COL0105</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E386" s="3" t="n">
+        <v>79.5</v>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>Restaurante/Lanche</t>
+        </is>
+      </c>
+      <c r="H386" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I386" s="3" t="n">
+        <v>79.5</v>
+      </c>
+      <c r="J386" t="inlineStr"/>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>RSCSS CONCEITO COM0205</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E387" s="3" t="n">
+        <v>47.95</v>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>Padaria/Lanche</t>
+        </is>
+      </c>
+      <c r="H387" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I387" s="3" t="n">
+        <v>47.95</v>
+      </c>
+      <c r="J387" t="inlineStr"/>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>PIX QRS IFOOD.COM A</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E388" s="3" t="n">
+        <v>148.89</v>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H388" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I388" s="3" t="n">
+        <v>148.89</v>
+      </c>
+      <c r="J388" t="inlineStr"/>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>PAY MP B</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E389" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H389" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I389" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="J389" t="inlineStr"/>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>PIX QRS UBER DO BRA</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E390" s="3" t="n">
+        <v>9.94</v>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>Aplicativo/Uber</t>
+        </is>
+      </c>
+      <c r="H390" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I390" s="3" t="n">
+        <v>9.94</v>
+      </c>
+      <c r="J390" t="inlineStr"/>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>PIX QRS BAOBA PARTI</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E391" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H391" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I391" s="3" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J391" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>PIX QRS AASP</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E392" s="3" t="n">
+        <v>262.4</v>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H392" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I392" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J392" t="inlineStr"/>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Bárbara</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E393" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H393" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I393" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="J393" t="inlineStr">
+        <is>
+          <t>Bpárbara Silva Lima</t>
+        </is>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E394" s="3" t="n">
+        <v>38.5</v>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H394" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I394" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J394" t="inlineStr"/>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E395" s="3" t="n">
+        <v>38.5</v>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H395" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I395" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J395" t="inlineStr"/>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E396" s="3" t="n">
+        <v>4.53</v>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H396" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I396" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J396" t="inlineStr"/>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="2" t="n">
+        <v>46147</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>PIX QRS PJBANK</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E397" s="3" t="n">
+        <v>648.4400000000001</v>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>Supermercado/Mercearia</t>
+        </is>
+      </c>
+      <c r="H397" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I397" s="3" t="n">
+        <v>648.4400000000001</v>
+      </c>
+      <c r="J397" t="inlineStr"/>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="2" t="n">
+        <v>46147</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>FACEBK *BRDKAQDXN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E398" s="3" t="n">
+        <v>250</v>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H398" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I398" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J398" t="inlineStr"/>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="2" t="n">
+        <v>46148</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>FACEBK *PVLQZPVXN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E399" s="3" t="n">
+        <v>600</v>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H399" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I399" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J399" t="inlineStr"/>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="2" t="n">
+        <v>46149</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>PIX QRS BAOBA PARTI</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E400" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H400" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I400" s="3" t="n">
+        <v>1200</v>
+      </c>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="2" t="n">
+        <v>46149</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>RSCCS VILLEFORT 0705</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E401" s="3" t="n">
+        <v>805.79</v>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>Supermercado/Mercearia</t>
+        </is>
+      </c>
+      <c r="H401" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I401" s="3" t="n">
+        <v>805.79</v>
+      </c>
+      <c r="J401" t="inlineStr"/>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="2" t="n">
+        <v>46149</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>RSCSS VILLEFORT 0705</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E402" s="3" t="n">
+        <v>151.69</v>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>Supermercado/Mercearia</t>
+        </is>
+      </c>
+      <c r="H402" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I402" s="3" t="n">
+        <v>151.69</v>
+      </c>
+      <c r="J402" t="inlineStr"/>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="2" t="n">
+        <v>46149</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>PIX QRS UBER DO BRA</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E403" s="3" t="n">
+        <v>9.94</v>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>Aplicativo/Uber</t>
+        </is>
+      </c>
+      <c r="H403" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I403" s="3" t="n">
+        <v>9.94</v>
+      </c>
+      <c r="J403" t="inlineStr"/>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="2" t="n">
+        <v>46149</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>PIX QRS UBER DO BRA</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E404" s="3" t="n">
+        <v>17.95</v>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>Aplicativo/Uber</t>
+        </is>
+      </c>
+      <c r="H404" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I404" s="3" t="n">
+        <v>17.95</v>
+      </c>
+      <c r="J404" t="inlineStr"/>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="2" t="n">
+        <v>46149</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>WWW.PERPLEXITY.AI WWW.PERPLEXIT</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E405" s="3" t="n">
+        <v>102.49</v>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H405" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I405" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J405" t="inlineStr"/>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="2" t="n">
+        <v>46149</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>IOF - COMPRA NO EXTERIOR</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E406" s="3" t="n">
+        <v>3.58</v>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>IOF</t>
+        </is>
+      </c>
+      <c r="H406" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I406" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J406" t="inlineStr"/>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="2" t="n">
+        <v>46150</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>PAY CHOPE</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E407" s="3" t="n">
+        <v>104.26</v>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>Serviços/Manutenção</t>
+        </is>
+      </c>
+      <c r="H407" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I407" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J407" t="inlineStr"/>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="2" t="n">
+        <v>46150</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>RECSJ-CLAUDE.AI SUBSCRIPTION ANTHROPI C.</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E408" s="3" t="n">
+        <v>1100</v>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H408" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I408" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J408" t="inlineStr"/>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="2" t="n">
+        <v>46150</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Empréstimo Sônia de Oliveira Lima – fatura junho</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E409" s="3" t="n">
+        <v>3623</v>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>Empréstimos</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr"/>
+      <c r="H409" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I409" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J409" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="2" t="n">
+        <v>46150</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>FACEBK *VANYJN5YN2 SAO PAULO</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E410" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H410" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I410" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J410" t="inlineStr"/>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Pix - Recebido RAFAEL RESE</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E411" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>Honorários</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>Clientes</t>
+        </is>
+      </c>
+      <c r="H411" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I411" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="J411" t="inlineStr">
+        <is>
+          <t>Rafael Resende</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Pix - Recebido BARBARA SILVA</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E412" s="3" t="n">
+        <v>2950</v>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H412" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I412" s="3" t="n">
+        <v>2950</v>
+      </c>
+      <c r="J412" t="inlineStr"/>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Pix - Enviado MARCOS ANTONIO DE OLIVEIR</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E413" s="3" t="n">
+        <v>620</v>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>Aluguel/Imóveis</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>Aluguel Escritório</t>
+        </is>
+      </c>
+      <c r="H413" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I413" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J413" t="inlineStr"/>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Pagamento de Boleto IMOBILIARIA VISAO LTDA</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E414" s="3" t="n">
+        <v>1733.5</v>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>Aluguel/Imóveis</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>Aluguel Escritório</t>
+        </is>
+      </c>
+      <c r="H414" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I414" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J414" t="inlineStr"/>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Pagamento de Boleto IMOBILIARIA VISAO LTDA</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E415" s="3" t="n">
+        <v>548.5</v>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>Aluguel/Imóveis</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>Aluguel Escritório</t>
+        </is>
+      </c>
+      <c r="H415" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I415" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J415" t="inlineStr"/>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Pix - Enviado Silvânia Flávio Bernardes</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E416" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>Repasses/Trânsito</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>Repasse Cliente</t>
+        </is>
+      </c>
+      <c r="H416" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I416" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J416" t="inlineStr"/>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Tarifa Pacote de Serviços Cobrança referente 11/05/2026</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E417" s="3" t="n">
+        <v>159.2</v>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H417" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I417" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J417" t="inlineStr"/>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Pagamento Turismo RDC FERIAS</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E418" s="3" t="n">
+        <v>319.9</v>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>Fundo de Férias</t>
+        </is>
+      </c>
+      <c r="H418" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I418" s="3" t="n">
+        <v>319.9</v>
+      </c>
+      <c r="J418" t="inlineStr"/>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>PIX TRANSF ANA CLA</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E419" s="3" t="n">
+        <v>250</v>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>Saúde</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>Farmácia</t>
+        </is>
+      </c>
+      <c r="H419" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I419" s="3" t="n">
+        <v>250</v>
+      </c>
+      <c r="J419" t="inlineStr"/>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>PIX QRS VALERIA MAR</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E420" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H420" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I420" s="3" t="n">
+        <v>4000</v>
+      </c>
+      <c r="J420" t="inlineStr">
+        <is>
+          <t>Ubatã</t>
+        </is>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>INT /CODAU 15226001</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E421" s="3" t="n">
+        <v>101.38</v>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>Utilidades</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>Água/Saneamento</t>
+        </is>
+      </c>
+      <c r="H421" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I421" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J421" t="inlineStr"/>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>PAG BOLETO LIV PLANOS FUNERARIOS UBERAB</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E422" s="3" t="n">
+        <v>129.5</v>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>Seguros/Previdência</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>Plano Funerário</t>
+        </is>
+      </c>
+      <c r="H422" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I422" s="3" t="n">
+        <v>129.5</v>
+      </c>
+      <c r="J422" t="inlineStr"/>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>PAG BOLETO AUGUSTA RESPEITAVEL E BENEME</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E423" s="3" t="n">
+        <v>300</v>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>Seguros/Previdência</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>Associação/Fraternidade</t>
+        </is>
+      </c>
+      <c r="H423" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I423" s="3" t="n">
+        <v>300</v>
+      </c>
+      <c r="J423" t="inlineStr"/>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>PAG BOLETO MUNICIPIO DE UBERABA</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E424" s="3" t="n">
+        <v>9.49</v>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>Impostos/Taxas</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>Governo Municipal</t>
+        </is>
+      </c>
+      <c r="H424" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I424" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J424" t="inlineStr"/>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>PIX QRS CEF MATRIZ</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E425" s="3" t="n">
+        <v>164.44</v>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>Limpeza/Diarista</t>
+        </is>
+      </c>
+      <c r="H425" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I425" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J425" t="inlineStr"/>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>PIX TRANSF GUSTAVO</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E426" s="3" t="n">
+        <v>2950</v>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>Repasses/Trânsito</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H426" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I426" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J426" t="inlineStr"/>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Bárbara</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E427" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H427" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I427" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="J427" t="inlineStr">
+        <is>
+          <t>Bpárbara Silva Lima</t>
+        </is>
+      </c>
+      <c r="K427" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>PAY MP B</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E428" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H428" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I428" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="J428" t="inlineStr"/>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>PIX QRS BAOBA PARTI</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E429" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H429" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I429" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="J429" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>PIX QRS IFOOD.COM A</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E430" s="3" t="n">
+        <v>117.2</v>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H430" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I430" s="3" t="n">
+        <v>117.2</v>
+      </c>
+      <c r="J430" t="inlineStr"/>
+      <c r="K430" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Leila D</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E431" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>Pagamentos Pessoais</t>
+        </is>
+      </c>
+      <c r="H431" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I431" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="J431" t="inlineStr"/>
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>SEGURO CARTAO</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E432" s="3" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>Taxas/Tarifas Itaú</t>
+        </is>
+      </c>
+      <c r="H432" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I432" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J432" t="inlineStr"/>
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="2" t="n">
+        <v>46154</v>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>Pix - Recebido SONIA DE OLIVE</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E433" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>Empréstimos</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="H433" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I433" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="J433" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="2" t="n">
+        <v>46154</v>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Compra com Cartão DROGASIL2689</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E434" s="3" t="n">
+        <v>92.11</v>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>Saúde</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>Farmácia</t>
+        </is>
+      </c>
+      <c r="H434" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I434" s="3" t="n">
+        <v>92.11</v>
+      </c>
+      <c r="J434" t="inlineStr"/>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="2" t="n">
+        <v>46154</v>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>Pix - Enviado IFOOD.COM AGENCIA DE REST</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E435" s="3" t="n">
+        <v>84.45</v>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>Assinatura iFood</t>
+        </is>
+      </c>
+      <c r="H435" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I435" s="3" t="n">
+        <v>84.45</v>
+      </c>
+      <c r="J435" t="inlineStr"/>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="2" t="n">
+        <v>46154</v>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Pix - Enviado TEREZA DE FATIMA DA SILVA</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E436" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H436" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I436" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J436" t="inlineStr"/>
+      <c r="K436" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="2" t="n">
+        <v>46154</v>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Tarifa Pix Enviado Tar. agrupadas - ocorrencia 11/05/2026</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E437" s="3" t="n">
+        <v>16.03</v>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>Impostos/Taxas</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr"/>
+      <c r="H437" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I437" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J437" t="inlineStr"/>
+      <c r="K437" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="2" t="n">
+        <v>46154</v>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Tarifa Pix Enviado Tar. agrupadas - ocorrencia 12/05/2026</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E438" s="3" t="n">
+        <v>10</v>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H438" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I438" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J438" t="inlineStr"/>
+      <c r="K438" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="2" t="n">
+        <v>46154</v>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>PAY POSTO</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E439" s="3" t="n">
+        <v>153.73</v>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>Combustível</t>
+        </is>
+      </c>
+      <c r="H439" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I439" s="3" t="n">
+        <v>153.73</v>
+      </c>
+      <c r="J439" t="inlineStr"/>
+      <c r="K439" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="2" t="n">
+        <v>46155</v>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>Compra com Cartão RAFAELA FLORES</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E440" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>Sistemas e Ferramentas</t>
+        </is>
+      </c>
+      <c r="H440" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I440" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J440" t="inlineStr"/>
+      <c r="K440" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="2" t="n">
+        <v>46155</v>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>Pix - Enviado EBANX</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E441" s="3" t="n">
+        <v>24.84</v>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>Serviços/Manutenção</t>
+        </is>
+      </c>
+      <c r="H441" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I441" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J441" t="inlineStr"/>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Compra com Cartão IFD*IFOOD CLUB</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E442" s="3" t="n">
+        <v>12.9</v>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H442" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I442" s="3" t="n">
+        <v>12.9</v>
+      </c>
+      <c r="J442" t="inlineStr"/>
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>PIX QRS UBER DO BRA</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E443" s="3" t="n">
+        <v>8.94</v>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>Aplicativo/Uber</t>
+        </is>
+      </c>
+      <c r="H443" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I443" s="3" t="n">
+        <v>8.94</v>
+      </c>
+      <c r="J443" t="inlineStr"/>
+      <c r="K443" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>PIX QRS UBER DO BRA</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E444" s="3" t="n">
+        <v>8.94</v>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>Aplicativo/Uber</t>
+        </is>
+      </c>
+      <c r="H444" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I444" s="3" t="n">
+        <v>8.94</v>
+      </c>
+      <c r="J444" t="inlineStr"/>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>DEV PIX UBER DO BRA</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E445" s="3" t="n">
+        <v>5.26</v>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>Aplicativo/Uber</t>
+        </is>
+      </c>
+      <c r="H445" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I445" s="3" t="n">
+        <v>5.26</v>
+      </c>
+      <c r="J445" t="inlineStr"/>
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>DEV PIX UBER DO BRA</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E446" s="3" t="n">
+        <v>5.26</v>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>Aplicativo/Uber</t>
+        </is>
+      </c>
+      <c r="H446" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I446" s="3" t="n">
+        <v>5.26</v>
+      </c>
+      <c r="J446" t="inlineStr"/>
+      <c r="K446" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Bárbara</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E447" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H447" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I447" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="J447" t="inlineStr">
+        <is>
+          <t>Bpárbara Silva Lima</t>
+        </is>
+      </c>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>PIX QRS BAOBA PARTI</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E448" s="3" t="n">
+        <v>350</v>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H448" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I448" s="3" t="n">
+        <v>350</v>
+      </c>
+      <c r="J448" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
+      <c r="K448" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>PIX QRS TUNA PAGAME</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E449" s="3" t="n">
+        <v>64.40000000000001</v>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>Supermercado/Mercearia</t>
+        </is>
+      </c>
+      <c r="H449" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I449" s="3" t="n">
+        <v>64.40000000000001</v>
+      </c>
+      <c r="J449" t="inlineStr"/>
+      <c r="K449" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>ANUIDADE DIFERENCIADA TIT-PARC 06/12</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E450" s="3" t="n">
+        <v>18</v>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H450" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I450" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J450" t="inlineStr"/>
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Empréstimo Sônia de Oliveira Lima – fatura Mio 04</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E451" s="3" t="n">
+        <v>5706.8</v>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>Empréstimos</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr"/>
+      <c r="H451" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I451" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J451" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="2" t="n">
+        <v>46160</v>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>Pix - Enviado CONNIP TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E452" s="3" t="n">
+        <v>362.81</v>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>Telecom</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>Telefonia</t>
+        </is>
+      </c>
+      <c r="H452" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I452" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J452" t="inlineStr"/>
+      <c r="K452" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="2" t="n">
+        <v>46160</v>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Pix - Enviado EBANX</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E453" s="3" t="n">
+        <v>24.84</v>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>Serviços/Manutenção</t>
+        </is>
+      </c>
+      <c r="H453" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I453" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J453" t="inlineStr"/>
+      <c r="K453" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="2" t="n">
+        <v>46160</v>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>PIX QRS NIC. BR</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E454" s="3" t="n">
+        <v>40</v>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>Padaria/Lanche</t>
+        </is>
+      </c>
+      <c r="H454" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I454" s="3" t="n">
+        <v>40</v>
+      </c>
+      <c r="J454" t="inlineStr"/>
+      <c r="K454" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="2" t="n">
+        <v>46160</v>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>PAY MP B</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E455" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H455" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I455" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="J455" t="inlineStr"/>
+      <c r="K455" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="2" t="n">
+        <v>46162</v>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Raimund</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E456" s="3" t="n">
+        <v>100</v>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>Limpeza/Diarista</t>
+        </is>
+      </c>
+      <c r="H456" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I456" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J456" t="inlineStr"/>
+      <c r="K456" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="2" t="n">
+        <v>46164</v>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Pix - Recebido SONIA DE OLIVE</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E457" s="3" t="n">
+        <v>1400</v>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>Empréstimos</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr"/>
+      <c r="H457" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I457" s="3" t="n">
+        <v>1400</v>
+      </c>
+      <c r="J457" t="inlineStr">
+        <is>
+          <t>Sônia de Oliveira Lima</t>
+        </is>
+      </c>
+      <c r="K457" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="2" t="n">
+        <v>46164</v>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Pix - Enviado BARBARA SILVA LIMA</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E458" s="3" t="n">
+        <v>1400</v>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H458" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I458" s="3" t="n">
+        <v>1400</v>
+      </c>
+      <c r="J458" t="inlineStr"/>
+      <c r="K458" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="2" t="n">
+        <v>46164</v>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Tarifa Pix Enviado Tar. agrupadas - ocorrencia 22/05/2026</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E459" s="3" t="n">
+        <v>10</v>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H459" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I459" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J459" t="inlineStr"/>
+      <c r="K459" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="2" t="n">
+        <v>46164</v>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>PIX TRANSF GUSTAVO</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E460" s="3" t="n">
+        <v>1400</v>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H460" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I460" s="3" t="n">
+        <v>1400</v>
+      </c>
+      <c r="J460" t="inlineStr">
+        <is>
+          <t>Ubatã Termas Parque Hotel</t>
+        </is>
+      </c>
+      <c r="K460" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="2" t="n">
+        <v>46164</v>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>PAY APPLE</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E461" s="3" t="n">
+        <v>1369.9</v>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>Tecnologia/Software</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H461" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I461" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J461" t="inlineStr"/>
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="2" t="n">
+        <v>46164</v>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Bárbara</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E462" s="3" t="n">
+        <v>100</v>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H462" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I462" s="3" t="n">
+        <v>100</v>
+      </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>Bpárbara Silva Lima</t>
+        </is>
+      </c>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="2" t="n">
+        <v>46164</v>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>PIX QRS RD SAUDE</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E463" s="3" t="n">
+        <v>69.05</v>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>Saúde</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>Farmácia</t>
+        </is>
+      </c>
+      <c r="H463" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I463" s="3" t="n">
+        <v>69.05</v>
+      </c>
+      <c r="J463" t="inlineStr"/>
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="2" t="n">
+        <v>46167</v>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Tarifa Renovação Cadastro Cobrança referente 05/05/2026</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E464" s="3" t="n">
+        <v>41.74</v>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H464" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I464" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J464" t="inlineStr"/>
+      <c r="K464" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="2" t="n">
+        <v>46167</v>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>PIX QRS UBATA TERMA</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E465" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G465" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H465" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I465" s="3" t="n">
+        <v>500</v>
+      </c>
+      <c r="J465" t="inlineStr">
+        <is>
+          <t>Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="K465" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="2" t="n">
+        <v>46168</v>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>PIX TRANSF Bárbara</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E466" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr">
+        <is>
+          <t>Pagamentos Familiares</t>
+        </is>
+      </c>
+      <c r="H466" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I466" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="J466" t="inlineStr">
+        <is>
+          <t>Bpárbara Silva Lima</t>
+        </is>
+      </c>
+      <c r="K466" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="2" t="n">
+        <v>46168</v>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>PIX QRS IFOOD.COM A</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E467" s="3" t="n">
+        <v>48.95</v>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H467" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I467" s="3" t="n">
+        <v>48.95</v>
+      </c>
+      <c r="J467" t="inlineStr"/>
+      <c r="K467" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="2" t="n">
+        <v>46169</v>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>Pix - Recebido PIETRO ROTH</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E468" s="3" t="n">
+        <v>1899.24</v>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>Repasse Honorários a Parceiros</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr"/>
+      <c r="H468" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I468" s="3" t="n">
+        <v>1899.24</v>
+      </c>
+      <c r="J468" t="inlineStr"/>
+      <c r="K468" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="2" t="n">
+        <v>46169</v>
+      </c>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>Pix - Recebido PIETRO ROTH</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E469" s="3" t="n">
+        <v>982.8</v>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>Repasse Honorários a Parceiros</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr"/>
+      <c r="H469" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I469" s="3" t="n">
+        <v>982.8</v>
+      </c>
+      <c r="J469" t="inlineStr"/>
+      <c r="K469" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="2" t="n">
+        <v>46169</v>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>Pix - Enviado JEZEBEL GOMES DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E470" s="3" t="n">
+        <v>86.45999999999999</v>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>Honorários</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr">
+        <is>
+          <t>Repasse Honorários a Parceiros</t>
+        </is>
+      </c>
+      <c r="H470" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I470" s="3" t="n">
+        <v>86.45999999999999</v>
+      </c>
+      <c r="J470" t="inlineStr"/>
+      <c r="K470" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="2" t="n">
+        <v>46169</v>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>Pix-Recebimento devolvido PIETRO ROTH SOCIEDADE IND</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E471" s="3" t="n">
+        <v>982.8</v>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>Honorários</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr">
+        <is>
+          <t>Clientes</t>
+        </is>
+      </c>
+      <c r="H471" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I471" s="3" t="n">
+        <v>982.8</v>
+      </c>
+      <c r="J471" t="inlineStr"/>
+      <c r="K471" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="2" t="n">
+        <v>46169</v>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>Pix - Enviado Laura Alcântara Oliveira</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E472" s="3" t="n">
+        <v>360</v>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>Outros</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t>A Classificar</t>
+        </is>
+      </c>
+      <c r="H472" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I472" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J472" t="inlineStr"/>
+      <c r="K472" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="2" t="n">
+        <v>46169</v>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>Tarifa Renovação Cadastro Cobr parc ref a 05/05/2026</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E473" s="3" t="n">
+        <v>31.26</v>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H473" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I473" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J473" t="inlineStr"/>
+      <c r="K473" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="2" t="n">
+        <v>46169</v>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>Tarifa Pix Enviado Tar. agrupadas - ocorrencia 27/05/2026</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E474" s="3" t="n">
+        <v>4.56</v>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H474" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I474" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J474" t="inlineStr"/>
+      <c r="K474" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="2" t="n">
+        <v>46170</v>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>Compra com Cartão ZEBU CARNES SUPERM</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E475" s="3" t="n">
+        <v>19.89</v>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>Padaria/Lanche</t>
+        </is>
+      </c>
+      <c r="H475" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I475" s="3" t="n">
+        <v>19.89</v>
+      </c>
+      <c r="J475" t="inlineStr"/>
+      <c r="K475" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="2" t="n">
+        <v>46170</v>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>Compra com Cartão BURGER 1-COMERCIO DE</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E476" s="3" t="n">
+        <v>156.9</v>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H476" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I476" s="3" t="n">
+        <v>156.9</v>
+      </c>
+      <c r="J476" t="inlineStr"/>
+      <c r="K476" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="2" t="n">
+        <v>46170</v>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>PAY POSTO</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E477" s="3" t="n">
+        <v>136.11</v>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr">
+        <is>
+          <t>Combustível</t>
+        </is>
+      </c>
+      <c r="H477" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I477" s="3" t="n">
+        <v>136.11</v>
+      </c>
+      <c r="J477" t="inlineStr"/>
+      <c r="K477" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="2" t="n">
+        <v>46170</v>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>PIX QRS VALERIA MAR</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E478" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t>Pró-labore Ubatã Termas</t>
+        </is>
+      </c>
+      <c r="H478" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I478" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="J478" t="inlineStr">
+        <is>
+          <t>Ubatã</t>
+        </is>
+      </c>
+      <c r="K478" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="2" t="n">
+        <v>46170</v>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>PIX TRANSF DANIELA</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E479" s="3" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>Doméstico/Casa</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr">
+        <is>
+          <t>Sistemas de IA</t>
+        </is>
+      </c>
+      <c r="H479" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I479" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J479" t="inlineStr"/>
+      <c r="K479" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="2" t="n">
+        <v>46171</v>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Pix - Recebido RONALDO FER</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>Entrada</t>
+        </is>
+      </c>
+      <c r="E480" s="3" t="n">
+        <v>6753</v>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>Honorários</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr">
+        <is>
+          <t>Clientes</t>
+        </is>
+      </c>
+      <c r="H480" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I480" s="3" t="n">
+        <v>6753</v>
+      </c>
+      <c r="J480" t="inlineStr"/>
+      <c r="K480" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="2" t="n">
+        <v>46171</v>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>Pix - Enviado Ronald Gouveia Melo</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E481" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>Escritório/Infra</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr">
+        <is>
+          <t>Limpeza/Diarista</t>
+        </is>
+      </c>
+      <c r="H481" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I481" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J481" t="inlineStr"/>
+      <c r="K481" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="2" t="n">
+        <v>46171</v>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Pix - Enviado APROVEI SOLUCOES FINANCEI</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E482" s="3" t="n">
+        <v>59.99</v>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr">
+        <is>
+          <t>Consultas/Pesquisas Cadastrais</t>
+        </is>
+      </c>
+      <c r="H482" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I482" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J482" t="inlineStr"/>
+      <c r="K482" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="2" t="n">
+        <v>46171</v>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>Pix - Enviado JEZEBEL GOMES DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E483" s="3" t="n">
+        <v>202.59</v>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>Repasse Honorários a Parceiros</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I483" s="3" t="n">
+        <v>202.59</v>
+      </c>
+      <c r="J483" t="inlineStr"/>
+      <c r="K483" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="2" t="n">
+        <v>46171</v>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>Pix - Enviado BEATRIZ RESENDE</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E484" s="3" t="n">
+        <v>3275.21</v>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>Honorários</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr">
+        <is>
+          <t>Repasse Honorários a Parceiros</t>
+        </is>
+      </c>
+      <c r="H484" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I484" s="3" t="n">
+        <v>3275.21</v>
+      </c>
+      <c r="J484" t="inlineStr"/>
+      <c r="K484" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="2" t="n">
+        <v>46174</v>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>06/2026</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>Pix - Enviado PIX Marketplace</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E485" s="3" t="n">
+        <v>211.01</v>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H485" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I485" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J485" t="inlineStr"/>
+      <c r="K485" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="2" t="n">
+        <v>46174</v>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>06/2026</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>Tarifa Pix Enviado Tar. agrupadas - ocorrencia 29/05/2026</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E486" s="3" t="n">
+        <v>12</v>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H486" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I486" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J486" t="inlineStr"/>
+      <c r="K486" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="2" t="n">
+        <v>46174</v>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>06/2026</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>PAY MP B</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E487" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr">
+        <is>
+          <t>Barbearia/Estética</t>
+        </is>
+      </c>
+      <c r="H487" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I487" s="3" t="n">
+        <v>46</v>
+      </c>
+      <c r="J487" t="inlineStr"/>
+      <c r="K487" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="2" t="n">
+        <v>46175</v>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>06/2026</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Compra com Cartão ZEBU CARNES SUPERM</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E488" s="3" t="n">
+        <v>64.95</v>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>Supermercado/Mercearia</t>
+        </is>
+      </c>
+      <c r="H488" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I488" s="3" t="n">
+        <v>64.95</v>
+      </c>
+      <c r="J488" t="inlineStr"/>
+      <c r="K488" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="2" t="n">
+        <v>46175</v>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>06/2026</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Compra com Cartão POSTO SANTA BEATRIZ</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E489" s="3" t="n">
+        <v>168.9</v>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
+          <t>Combustível</t>
+        </is>
+      </c>
+      <c r="H489" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I489" s="3" t="n">
+        <v>168.9</v>
+      </c>
+      <c r="J489" t="inlineStr"/>
+      <c r="K489" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="2" t="n">
+        <v>46175</v>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>06/2026</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>Compra com Cartão DROGASIL2689</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E490" s="3" t="n">
+        <v>407.34</v>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>Saúde</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr">
+        <is>
+          <t>Farmácia</t>
+        </is>
+      </c>
+      <c r="H490" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I490" s="3" t="n">
+        <v>407.34</v>
+      </c>
+      <c r="J490" t="inlineStr"/>
+      <c r="K490" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="2" t="n">
+        <v>46175</v>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>06/2026</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>Pix - Enviado MATHEUS ARAUJO FRANCELINO</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E491" s="3" t="n">
+        <v>100</v>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>Pessoal/Funcionários</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr">
+        <is>
+          <t>Marketing/Publicidade</t>
+        </is>
+      </c>
+      <c r="H491" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I491" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J491" t="inlineStr"/>
+      <c r="K491" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="2" t="n">
+        <v>46175</v>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>06/2026</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>Tarifa Pix Enviado Tar. agrupadas - ocorrencia 02/06/2026</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E492" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
+          <t>Banco do Brasil</t>
+        </is>
+      </c>
+      <c r="H492" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I492" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J492" t="inlineStr"/>
+      <c r="K492" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="2" t="n">
+        <v>46175</v>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>06/2026</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>PIX QRS IFOOD.COM A</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="E493" s="3" t="n">
+        <v>51.85</v>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>Alimentação</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr">
+        <is>
+          <t>Delivery/iFood</t>
+        </is>
+      </c>
+      <c r="H493" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I493" s="3" t="n">
+        <v>51.85</v>
+      </c>
+      <c r="J493" t="inlineStr"/>
+      <c r="K493" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mês</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Entradas</t>
         </is>
       </c>
@@ -11916,1114 +23061,1511 @@
         </is>
       </c>
       <c r="B2" s="3" t="n">
         <v>19344.15</v>
       </c>
       <c r="C2" s="3" t="n">
         <v>19244.57</v>
       </c>
       <c r="D2" s="3" t="n">
         <v>99.58000000000175</v>
       </c>
       <c r="E2" t="n">
         <v>38</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="B3" s="3" t="n">
         <v>47604.33</v>
       </c>
       <c r="C3" s="3" t="n">
-        <v>46205.89</v>
+        <v>46779.6</v>
       </c>
       <c r="D3" s="3" t="n">
-        <v>1398.440000000002</v>
+        <v>824.7300000000032</v>
       </c>
       <c r="E3" t="n">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="B4" s="3" t="n">
-        <v>47806.96</v>
+        <v>51138.89</v>
       </c>
       <c r="C4" s="3" t="n">
-        <v>38231.76</v>
+        <v>44427.15</v>
       </c>
       <c r="D4" s="3" t="n">
-        <v>9575.199999999997</v>
+        <v>6711.739999999998</v>
       </c>
       <c r="E4" t="n">
-        <v>105</v>
+        <v>137</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="5" t="inlineStr">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="n">
+        <v>14420.46</v>
+      </c>
+      <c r="C5" s="3" t="n">
+        <v>13904.62</v>
+      </c>
+      <c r="D5" s="3" t="n">
+        <v>515.8399999999983</v>
+      </c>
+      <c r="E5" t="n">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="B6" s="3" t="n">
+        <v>41095.6</v>
+      </c>
+      <c r="C6" s="3" t="n">
+        <v>34075.01</v>
+      </c>
+      <c r="D6" s="3" t="n">
+        <v>7020.589999999997</v>
+      </c>
+      <c r="E6" t="n">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>06/2026</t>
+        </is>
+      </c>
+      <c r="B7" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="C7" s="3" t="n">
+        <v>1063.05</v>
+      </c>
+      <c r="D7" s="3" t="n">
+        <v>-1063.05</v>
+      </c>
+      <c r="E7" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B5" s="6" t="n">
-[...8 lines deleted...]
-      <c r="E5" s="5" t="n"/>
+      <c r="B8" s="6" t="n">
+        <v>173603.43</v>
+      </c>
+      <c r="C8" s="6" t="n">
+        <v>159494</v>
+      </c>
+      <c r="D8" s="6" t="n">
+        <v>14109.43000000002</v>
+      </c>
+      <c r="E8" s="5" t="n"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F29"/>
+  <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Categoria</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Qtd</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Média</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>% do Total</t>
         </is>
       </c>
     </row>
-    <row r="6">
-[...70 lines deleted...]
-    </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Contribuição Sócios</t>
+          <t>Empréstimos</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Entrada</t>
         </is>
       </c>
       <c r="C9" s="3" t="n">
-        <v>4941.25</v>
+        <v>56652.43</v>
       </c>
       <c r="D9" t="n">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="E9" s="3" t="n">
-        <v>823.5416666666666</v>
+        <v>3332.495882352941</v>
       </c>
       <c r="F9" s="4" t="n">
-        <v>0.04305896086494897</v>
+        <v>0.326332434791179</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Receitas Externas</t>
+          <t>Honorários</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Entrada</t>
         </is>
       </c>
       <c r="C10" s="3" t="n">
-        <v>3698.87</v>
+        <v>49876.59</v>
       </c>
       <c r="D10" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E10" s="3" t="n">
-        <v>410.9855555555555</v>
+        <v>3836.660769230769</v>
       </c>
       <c r="F10" s="4" t="n">
-        <v>0.03223263315447181</v>
+        <v>0.2873018695540751</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Repasses/Trânsito</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="C11" s="3" t="n">
-        <v>41239.52</v>
+        <v>31444.73</v>
       </c>
       <c r="D11" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E11" s="3" t="n">
-        <v>4123.951999999999</v>
+        <v>7861.1825</v>
       </c>
       <c r="F11" s="4" t="n">
-        <v>0.3977491994287931</v>
+        <v>0.1811296585557094</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Escritório/Infra</t>
+          <t>Receitas Externas</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="C12" s="3" t="n">
-        <v>15723.26</v>
+        <v>23748.87</v>
       </c>
       <c r="D12" t="n">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E12" s="3" t="n">
-        <v>327.5679166666667</v>
+        <v>1079.494090909091</v>
       </c>
       <c r="F12" s="4" t="n">
-        <v>0.1516485661668896</v>
+        <v>0.1367995436495696</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Pessoal/Funcionários</t>
+          <t>Contribuição Sócios</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="C13" s="3" t="n">
-        <v>14793.87</v>
+        <v>4941.25</v>
       </c>
       <c r="D13" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="E13" s="3" t="n">
-        <v>986.258</v>
+        <v>823.5416666666666</v>
       </c>
       <c r="F13" s="4" t="n">
-        <v>0.1426847341810389</v>
+        <v>0.02846285928797605</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Repasse Honorários a Parceiros</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="C14" s="3" t="n">
-        <v>6692.13</v>
+        <v>2950</v>
       </c>
       <c r="D14" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E14" s="3" t="n">
-        <v>1338.426</v>
+        <v>2950</v>
       </c>
       <c r="F14" s="4" t="n">
-        <v>0.06454462491254527</v>
+        <v>0.01699275181371705</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Aluguel/Imóveis</t>
+          <t>Repasse Honorários a Parceiros</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="C15" s="3" t="n">
-        <v>5388.15</v>
+        <v>2882.04</v>
       </c>
       <c r="D15" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E15" s="3" t="n">
-        <v>1347.0375</v>
+        <v>1441.02</v>
       </c>
       <c r="F15" s="4" t="n">
-        <v>0.05196792661268248</v>
+        <v>0.01660128489396782</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Impostos/Taxas</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="C16" s="3" t="n">
-        <v>4764.78</v>
+        <v>1097</v>
       </c>
       <c r="D16" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="E16" s="3" t="n">
-        <v>595.5975</v>
+        <v>1097</v>
       </c>
       <c r="F16" s="4" t="n">
-        <v>0.04595561321892992</v>
+        <v>0.006318999572761898</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Seguros/Previdência</t>
+          <t>Transporte</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Saída</t>
+          <t>Entrada</t>
         </is>
       </c>
       <c r="C17" s="3" t="n">
-        <v>3205.44</v>
+        <v>10.52</v>
       </c>
       <c r="D17" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="E17" s="3" t="n">
-        <v>291.4036363636364</v>
+        <v>5.26</v>
       </c>
       <c r="F17" s="4" t="n">
-        <v>0.03091600469202916</v>
+        <v>6.059788104417061e-05</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Alimentação</t>
+          <t>Repasses/Trânsito</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C18" s="3" t="n">
-        <v>2767.41</v>
+        <v>45189.52</v>
       </c>
       <c r="D18" t="n">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E18" s="3" t="n">
-        <v>70.95923076923077</v>
+        <v>3765.793333333333</v>
       </c>
       <c r="F18" s="4" t="n">
-        <v>0.02669126876334245</v>
+        <v>0.2833305328100116</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Doméstico/Casa</t>
+          <t>Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C19" s="3" t="n">
-        <v>2000</v>
+        <v>31599.44</v>
       </c>
       <c r="D19" t="n">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="E19" s="3" t="n">
-        <v>1000</v>
+        <v>644.8865306122449</v>
       </c>
       <c r="F19" s="4" t="n">
-        <v>0.01928971042479607</v>
+        <v>0.1981230641905025</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Telecom</t>
+          <t>Tecnologia/Software</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C20" s="3" t="n">
-        <v>1244.67</v>
+        <v>15067.01</v>
       </c>
       <c r="D20" t="n">
-        <v>6</v>
+        <v>47</v>
       </c>
       <c r="E20" s="3" t="n">
-        <v>207.445</v>
+        <v>320.5746808510638</v>
       </c>
       <c r="F20" s="4" t="n">
-        <v>0.01200466193721546</v>
+        <v>0.09446756617803805</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Utilidades</t>
+          <t>Marketing/Publicidade</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C21" s="3" t="n">
-        <v>1025.89</v>
+        <v>9744.08</v>
       </c>
       <c r="D21" t="n">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="E21" s="3" t="n">
-        <v>256.4725</v>
+        <v>442.9127272727273</v>
       </c>
       <c r="F21" s="4" t="n">
-        <v>0.009894560513847022</v>
+        <v>0.06109370885425157</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Transporte</t>
+          <t>Aluguel/Imóveis</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C22" s="3" t="n">
-        <v>952.52</v>
+        <v>8290.15</v>
       </c>
       <c r="D22" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E22" s="3" t="n">
-        <v>105.8355555555556</v>
+        <v>1184.307142857143</v>
       </c>
       <c r="F22" s="4" t="n">
-        <v>0.009186917486913379</v>
+        <v>0.05197781734736102</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Saúde</t>
+          <t>Repasse Honorários a Parceiros</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C23" s="3" t="n">
-        <v>922.03</v>
+        <v>6894.72</v>
       </c>
       <c r="D23" t="n">
         <v>6</v>
       </c>
       <c r="E23" s="3" t="n">
-        <v>153.6716666666667</v>
+        <v>1149.12</v>
       </c>
       <c r="F23" s="4" t="n">
-        <v>0.008892845851487361</v>
+        <v>0.04322871079789836</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Vestuário/Pessoal</t>
+          <t>Alimentação</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C24" s="3" t="n">
-        <v>772.34</v>
+        <v>6665.12</v>
       </c>
       <c r="D24" t="n">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="E24" s="3" t="n">
-        <v>70.21272727272728</v>
+        <v>99.47940298507463</v>
       </c>
       <c r="F24" s="4" t="n">
-        <v>0.007449107474743501</v>
+        <v>0.04178915821284813</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Contabilidade/Assessoria</t>
+          <t>Impostos/Taxas</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C25" s="3" t="n">
-        <v>620</v>
+        <v>4790.3</v>
       </c>
       <c r="D25" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E25" s="3" t="n">
-        <v>620</v>
+        <v>479.03</v>
       </c>
       <c r="F25" s="4" t="n">
-        <v>0.005979810231686783</v>
+        <v>0.03003435865925991</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Compras Online</t>
+          <t>Escritório/Infra</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C26" s="3" t="n">
-        <v>553.88</v>
+        <v>4358.38</v>
       </c>
       <c r="D26" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="E26" s="3" t="n">
-        <v>184.6266666666667</v>
+        <v>181.5991666666667</v>
       </c>
       <c r="F26" s="4" t="n">
-        <v>0.005342092405043025</v>
+        <v>0.02732629440605916</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Manutenção</t>
+          <t>Honorários</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C27" s="3" t="n">
-        <v>442.5</v>
+        <v>4344.47</v>
       </c>
       <c r="D27" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E27" s="3" t="n">
-        <v>110.625</v>
+        <v>1448.156666666667</v>
       </c>
       <c r="F27" s="4" t="n">
-        <v>0.004267848431486131</v>
+        <v>0.02723908109395965</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Educação/Capacitação</t>
+          <t>Tarifas Bancárias</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C28" s="3" t="n">
-        <v>360.8</v>
+        <v>3984.77</v>
       </c>
       <c r="D28" t="n">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="E28" s="3" t="n">
-        <v>90.2</v>
+        <v>51.75025974025974</v>
       </c>
       <c r="F28" s="4" t="n">
-        <v>0.003479863760633212</v>
+        <v>0.02498382384290318</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Tarifas Bancárias</t>
+          <t>Seguros/Previdência</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Saída</t>
         </is>
       </c>
       <c r="C29" s="3" t="n">
-        <v>213.03</v>
+        <v>3634.94</v>
       </c>
       <c r="D29" t="n">
+        <v>13</v>
+      </c>
+      <c r="E29" s="3" t="n">
+        <v>279.6107692307692</v>
+      </c>
+      <c r="F29" s="4" t="n">
+        <v>0.02279044979748454</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>Doméstico/Casa</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C30" s="3" t="n">
+        <v>3330</v>
+      </c>
+      <c r="D30" t="n">
+        <v>4</v>
+      </c>
+      <c r="E30" s="3" t="n">
+        <v>832.5</v>
+      </c>
+      <c r="F30" s="4" t="n">
+        <v>0.02087852834589389</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>Saúde</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C31" s="3" t="n">
+        <v>2528.65</v>
+      </c>
+      <c r="D31" t="n">
+        <v>12</v>
+      </c>
+      <c r="E31" s="3" t="n">
+        <v>210.7208333333333</v>
+      </c>
+      <c r="F31" s="4" t="n">
+        <v>0.01585420141196534</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>Transporte</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C32" s="3" t="n">
+        <v>2134.13</v>
+      </c>
+      <c r="D32" t="n">
+        <v>23</v>
+      </c>
+      <c r="E32" s="3" t="n">
+        <v>92.78826086956522</v>
+      </c>
+      <c r="F32" s="4" t="n">
+        <v>0.01338062873838514</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>Telecom</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C33" s="3" t="n">
+        <v>1607.48</v>
+      </c>
+      <c r="D33" t="n">
+        <v>7</v>
+      </c>
+      <c r="E33" s="3" t="n">
+        <v>229.64</v>
+      </c>
+      <c r="F33" s="4" t="n">
+        <v>0.01007862364728454</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>Vestuário/Pessoal</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C34" s="3" t="n">
+        <v>1232.78</v>
+      </c>
+      <c r="D34" t="n">
         <v>19</v>
       </c>
-      <c r="E29" s="3" t="n">
-[...3 lines deleted...]
-        <v>0.002054643505897154</v>
+      <c r="E34" s="3" t="n">
+        <v>64.88315789473684</v>
+      </c>
+      <c r="F34" s="4" t="n">
+        <v>0.007729318971246567</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>Utilidades</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C35" s="3" t="n">
+        <v>1127.27</v>
+      </c>
+      <c r="D35" t="n">
+        <v>5</v>
+      </c>
+      <c r="E35" s="3" t="n">
+        <v>225.454</v>
+      </c>
+      <c r="F35" s="4" t="n">
+        <v>0.007067789383926668</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>Contabilidade/Assessoria</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C36" s="3" t="n">
+        <v>620</v>
+      </c>
+      <c r="D36" t="n">
+        <v>1</v>
+      </c>
+      <c r="E36" s="3" t="n">
+        <v>620</v>
+      </c>
+      <c r="F36" s="4" t="n">
+        <v>0.003887293565902165</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>Compras Online</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C37" s="3" t="n">
+        <v>553.88</v>
+      </c>
+      <c r="D37" t="n">
+        <v>3</v>
+      </c>
+      <c r="E37" s="3" t="n">
+        <v>184.6266666666667</v>
+      </c>
+      <c r="F37" s="4" t="n">
+        <v>0.003472732516583696</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C38" s="3" t="n">
+        <v>491</v>
+      </c>
+      <c r="D38" t="n">
+        <v>5</v>
+      </c>
+      <c r="E38" s="3" t="n">
+        <v>98.2</v>
+      </c>
+      <c r="F38" s="4" t="n">
+        <v>0.003078485711061231</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>Habitação/Financiamento</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C39" s="3" t="n">
+        <v>435.11</v>
+      </c>
+      <c r="D39" t="n">
+        <v>1</v>
+      </c>
+      <c r="E39" s="3" t="n">
+        <v>435.11</v>
+      </c>
+      <c r="F39" s="4" t="n">
+        <v>0.002728065005580147</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>Educação/Capacitação</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C40" s="3" t="n">
+        <v>360.8</v>
+      </c>
+      <c r="D40" t="n">
+        <v>4</v>
+      </c>
+      <c r="E40" s="3" t="n">
+        <v>90.2</v>
+      </c>
+      <c r="F40" s="4" t="n">
+        <v>0.002262154062221777</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>Outros</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C41" s="3" t="n">
+        <v>360</v>
+      </c>
+      <c r="D41" t="n">
+        <v>1</v>
+      </c>
+      <c r="E41" s="3" t="n">
+        <v>360</v>
+      </c>
+      <c r="F41" s="4" t="n">
+        <v>0.002257138199556096</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>Receitas Externas</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Saída</t>
+        </is>
+      </c>
+      <c r="C42" s="3" t="n">
+        <v>150</v>
+      </c>
+      <c r="D42" t="n">
+        <v>2</v>
+      </c>
+      <c r="E42" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="F42" s="4" t="n">
+        <v>0.00094047424981504</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B33"/>
+  <dimension ref="A1:B43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="35" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>RESULTADO GP - DRE SIMPLIFICADO</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="8" t="inlineStr">
         <is>
           <t>RECEITAS</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Empréstimos</t>
+          <t xml:space="preserve">  Transporte</t>
         </is>
       </c>
       <c r="B4" s="3" t="n">
-        <v>33547</v>
+        <v>10.52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Receitas Externas</t>
+          <t xml:space="preserve">  Empréstimos</t>
         </is>
       </c>
       <c r="B5" s="3" t="n">
-        <v>3698.87</v>
+        <v>56652.43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Honorários</t>
+          <t xml:space="preserve">  Repasse Honorários a Parceiros</t>
         </is>
       </c>
       <c r="B6" s="3" t="n">
-        <v>41123.59</v>
+        <v>2882.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Contribuição Sócios</t>
+          <t xml:space="preserve">  Tecnologia/Software</t>
         </is>
       </c>
       <c r="B7" s="3" t="n">
-        <v>4941.25</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">  Repasses/Trânsito</t>
         </is>
       </c>
       <c r="B8" s="3" t="n">
         <v>31444.73</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>114755.44</v>
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Receitas Externas</t>
+        </is>
+      </c>
+      <c r="B9" s="3" t="n">
+        <v>23748.87</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Honorários</t>
+        </is>
+      </c>
+      <c r="B10" s="3" t="n">
+        <v>49876.59</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="9" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Contribuição Sócios</t>
+        </is>
+      </c>
+      <c r="B11" s="3" t="n">
+        <v>4941.25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Vestuário/Pessoal</t>
+          <t xml:space="preserve">  Pessoal/Funcionários</t>
         </is>
       </c>
       <c r="B12" s="3" t="n">
-        <v>772.34</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr">
-[...15 lines deleted...]
-        <v>2767.41</v>
+      <c r="A13" s="5" t="inlineStr">
+        <is>
+          <t>Total Receitas</t>
+        </is>
+      </c>
+      <c r="B13" s="6" t="n">
+        <v>173603.43</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr">
-[...5 lines deleted...]
-        <v>922.03</v>
+      <c r="A15" s="9" t="inlineStr">
+        <is>
+          <t>DESPESAS</t>
+        </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Repasse Honorários a Parceiros</t>
+          <t xml:space="preserve">  Vestuário/Pessoal</t>
         </is>
       </c>
       <c r="B16" s="3" t="n">
-        <v>6692.13</v>
+        <v>1232.78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Contabilidade/Assessoria</t>
+          <t xml:space="preserve">  Transporte</t>
         </is>
       </c>
       <c r="B17" s="3" t="n">
-        <v>620</v>
+        <v>2134.13</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Impostos/Taxas</t>
+          <t xml:space="preserve">  Alimentação</t>
         </is>
       </c>
       <c r="B18" s="3" t="n">
-        <v>4764.78</v>
+        <v>6665.12</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Manutenção</t>
+          <t xml:space="preserve">  Marketing/Publicidade</t>
         </is>
       </c>
       <c r="B19" s="3" t="n">
-        <v>442.5</v>
+        <v>9744.08</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Educação/Capacitação</t>
+          <t xml:space="preserve">  Saúde</t>
         </is>
       </c>
       <c r="B20" s="3" t="n">
-        <v>360.8</v>
+        <v>2528.65</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Repasses/Trânsito</t>
+          <t xml:space="preserve">  Repasse Honorários a Parceiros</t>
         </is>
       </c>
       <c r="B21" s="3" t="n">
-        <v>41239.52</v>
+        <v>6894.72</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Compras Online</t>
+          <t xml:space="preserve">  Contabilidade/Assessoria</t>
         </is>
       </c>
       <c r="B22" s="3" t="n">
-        <v>553.88</v>
+        <v>620</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Escritório/Infra</t>
+          <t xml:space="preserve">  Impostos/Taxas</t>
         </is>
       </c>
       <c r="B23" s="3" t="n">
-        <v>15723.26</v>
+        <v>4790.3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Seguros/Previdência</t>
+          <t xml:space="preserve">  Tecnologia/Software</t>
         </is>
       </c>
       <c r="B24" s="3" t="n">
-        <v>3205.44</v>
+        <v>15067.01</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Telecom</t>
+          <t xml:space="preserve">  Manutenção</t>
         </is>
       </c>
       <c r="B25" s="3" t="n">
-        <v>1244.67</v>
+        <v>491</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Tarifas Bancárias</t>
+          <t xml:space="preserve">  Educação/Capacitação</t>
         </is>
       </c>
       <c r="B26" s="3" t="n">
-        <v>213.03</v>
+        <v>360.8</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Aluguel/Imóveis</t>
+          <t xml:space="preserve">  Repasses/Trânsito</t>
         </is>
       </c>
       <c r="B27" s="3" t="n">
-        <v>5388.15</v>
+        <v>45189.52</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Doméstico/Casa</t>
+          <t xml:space="preserve">  Compras Online</t>
         </is>
       </c>
       <c r="B28" s="3" t="n">
-        <v>2000</v>
+        <v>553.88</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">  Utilidades</t>
+          <t xml:space="preserve">  Escritório/Infra</t>
         </is>
       </c>
       <c r="B29" s="3" t="n">
-        <v>1025.89</v>
+        <v>4358.38</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
+          <t xml:space="preserve">  Seguros/Previdência</t>
+        </is>
+      </c>
+      <c r="B30" s="3" t="n">
+        <v>3634.94</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Telecom</t>
+        </is>
+      </c>
+      <c r="B31" s="3" t="n">
+        <v>1607.48</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Tarifas Bancárias</t>
+        </is>
+      </c>
+      <c r="B32" s="3" t="n">
+        <v>3984.77</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Outros</t>
+        </is>
+      </c>
+      <c r="B33" s="3" t="n">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Receitas Externas</t>
+        </is>
+      </c>
+      <c r="B34" s="3" t="n">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Honorários</t>
+        </is>
+      </c>
+      <c r="B35" s="3" t="n">
+        <v>4344.47</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Aluguel/Imóveis</t>
+        </is>
+      </c>
+      <c r="B36" s="3" t="n">
+        <v>8290.15</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Doméstico/Casa</t>
+        </is>
+      </c>
+      <c r="B37" s="3" t="n">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Utilidades</t>
+        </is>
+      </c>
+      <c r="B38" s="3" t="n">
+        <v>1127.27</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  Habitação/Financiamento</t>
+        </is>
+      </c>
+      <c r="B39" s="3" t="n">
+        <v>435.11</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
           <t xml:space="preserve">  Pessoal/Funcionários</t>
         </is>
       </c>
-      <c r="B30" s="3" t="n">
-[...4 lines deleted...]
-      <c r="A31" s="5" t="inlineStr">
+      <c r="B40" s="3" t="n">
+        <v>31599.44</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="inlineStr">
         <is>
           <t>Total Despesas</t>
         </is>
       </c>
-      <c r="B31" s="6" t="n">
-[...4 lines deleted...]
-      <c r="A33" s="10" t="inlineStr">
+      <c r="B41" s="6" t="n">
+        <v>159494</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="10" t="inlineStr">
         <is>
           <t>RESULTADO LÍQUIDO</t>
         </is>
       </c>
-      <c r="B33" s="11" t="n">
-        <v>11073.22</v>
+      <c r="B43" s="11" t="n">
+        <v>14109.42999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="35" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>RESULTADO PESSOAL - GUSTAVO</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Honorários (parte Gustavo)</t>
         </is>
       </c>
       <c r="B3" s="3" t="n">
-        <v>95188.12</v>
+        <v>137103.92</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Despesas (parte Gustavo)</t>
         </is>
       </c>
       <c r="B4" s="3" t="n">
-        <v>54170.84</v>
+        <v>74844</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Empréstimos</t>
         </is>
       </c>
       <c r="B5" s="3" t="n">
-        <v>33547</v>
+        <v>39767.24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>RESULTADO LÍQUIDO PESSOAL</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
-        <v>41017.28</v>
+        <v>62259.92000000001</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>DETALHAMENTO MENSAL</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Mês</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Honorários</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Despesas</t>
         </is>
       </c>
@@ -13034,69 +24576,117 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>01/2026</t>
         </is>
       </c>
       <c r="B11" s="3" t="n">
         <v>16140.53</v>
       </c>
       <c r="C11" s="3" t="n">
         <v>14672.21</v>
       </c>
       <c r="D11" s="3" t="n">
         <v>1468.320000000002</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="B12" s="3" t="n">
-        <v>33289.5</v>
+        <v>34339.5</v>
       </c>
       <c r="C12" s="3" t="n">
-        <v>13555.27</v>
+        <v>13982.23</v>
       </c>
       <c r="D12" s="3" t="n">
-        <v>19734.23</v>
+        <v>20357.27</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>03/2026</t>
         </is>
       </c>
       <c r="B13" s="3" t="n">
         <v>45758.09</v>
       </c>
       <c r="C13" s="3" t="n">
         <v>25943.36</v>
       </c>
       <c r="D13" s="3" t="n">
         <v>19814.73</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>04/2026</t>
+        </is>
+      </c>
+      <c r="B14" s="3" t="n">
+        <v>9100</v>
+      </c>
+      <c r="C14" s="3" t="n">
+        <v>6681.34</v>
+      </c>
+      <c r="D14" s="3" t="n">
+        <v>2418.66</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="B15" s="3" t="n">
+        <v>31765.8</v>
+      </c>
+      <c r="C15" s="3" t="n">
+        <v>12825.82</v>
+      </c>
+      <c r="D15" s="3" t="n">
+        <v>18939.98</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>06/2026</t>
+        </is>
+      </c>
+      <c r="B16" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="C16" s="3" t="n">
+        <v>739.04</v>
+      </c>
+      <c r="D16" s="3" t="n">
+        <v>-739.04</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>